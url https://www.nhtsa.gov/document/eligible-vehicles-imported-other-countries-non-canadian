--- v0 (2025-10-15)
+++ v1 (2026-05-30)
@@ -1,13687 +1,16062 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20325"/>
-[...6 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{06082DD3-74C0-4E61-B0A6-6B5837ECF658}" xr6:coauthVersionLast="34" xr6:coauthVersionMax="34" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <workbookPr filterPrivacy="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B83F8199-28E1-44B7-8C41-F596500D7827}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="120" yWindow="465" windowWidth="15585" windowHeight="11265" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="2-1-2021" sheetId="1" r:id="rId1"/>
+    <sheet name="March 2026" sheetId="1" r:id="rId1"/>
   </sheets>
-  <definedNames>
-[...8 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1817" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2238" uniqueCount="1296">
+  <si>
+    <t>Make</t>
+  </si>
   <si>
     <t>Model Type(s)</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>Model Year(s)</t>
   </si>
   <si>
     <t>Import Eligibility Number</t>
   </si>
   <si>
-    <t>Docket Number</t>
+    <t>Reciept Docket Number</t>
+  </si>
+  <si>
+    <t>Decision Docket Number</t>
   </si>
   <si>
     <t>AHLM</t>
   </si>
   <si>
     <t>SPT 16-25 trailer</t>
   </si>
   <si>
+    <t>VCP-55</t>
+  </si>
+  <si>
+    <t>NHTSA-2013-0036</t>
+  </si>
+  <si>
+    <t>NHTSA-2014-0067</t>
+  </si>
+  <si>
     <t>Alfa Romeo</t>
   </si>
   <si>
+    <t>8 C Spider</t>
+  </si>
+  <si>
+    <t>2008-2010</t>
+  </si>
+  <si>
+    <t>NHTSA-2015-0106</t>
+  </si>
+  <si>
     <t>Alpina</t>
   </si>
   <si>
+    <t>B10</t>
+  </si>
+  <si>
+    <t>1988-1996</t>
+  </si>
+  <si>
+    <t>VCP-54</t>
+  </si>
+  <si>
+    <t>NHTSA-2013-0064</t>
+  </si>
+  <si>
+    <t>NHTSA-2013-0136</t>
+  </si>
+  <si>
+    <t>B11</t>
+  </si>
+  <si>
+    <t>Sedan</t>
+  </si>
+  <si>
+    <t>1987-1994</t>
+  </si>
+  <si>
+    <t>VCP-48</t>
+  </si>
+  <si>
+    <t>NHTSA-2011-0157</t>
+  </si>
+  <si>
+    <t>B12</t>
+  </si>
+  <si>
     <t>1990-1996</t>
   </si>
   <si>
-    <t>B12</t>
+    <t>VCP-43</t>
+  </si>
+  <si>
+    <t>NHTSA-2010-0108</t>
+  </si>
+  <si>
+    <t>NHTSA-2011-0124</t>
+  </si>
+  <si>
+    <t>B5 series</t>
+  </si>
+  <si>
+    <t>2005-2007</t>
+  </si>
+  <si>
+    <t>VCP-53</t>
+  </si>
+  <si>
+    <t>NHTSA-2013-0037</t>
+  </si>
+  <si>
+    <t>NHTSA-2013-0074</t>
+  </si>
+  <si>
+    <t>Al-Spaw</t>
+  </si>
+  <si>
+    <t>EMA Mobile Stage Trailer</t>
+  </si>
+  <si>
+    <t>VCP-42</t>
+  </si>
+  <si>
+    <t>NHTSA-2010-0014</t>
+  </si>
+  <si>
+    <t>NHTSA-2010-0078</t>
+  </si>
+  <si>
+    <t>Aston Martin</t>
+  </si>
+  <si>
+    <t>Vantage</t>
+  </si>
+  <si>
+    <t>2006-2007</t>
+  </si>
+  <si>
+    <t>VSP-530</t>
+  </si>
+  <si>
+    <t>NHTSA-2010-0170</t>
+  </si>
+  <si>
+    <t>Vanquish</t>
+  </si>
+  <si>
+    <t>2002-2004</t>
+  </si>
+  <si>
+    <t>VSP-430</t>
+  </si>
+  <si>
+    <t>NHTSA-2004-16999</t>
+  </si>
+  <si>
+    <t>NHTSA-2004-17942</t>
+  </si>
+  <si>
+    <t>Vantage V8</t>
+  </si>
+  <si>
+    <t>VSP-582</t>
+  </si>
+  <si>
+    <t>NHTSA-2014-0058</t>
+  </si>
+  <si>
+    <t>NHTSA-2016-0086</t>
+  </si>
+  <si>
+    <t>Audi</t>
+  </si>
+  <si>
+    <t>A4</t>
+  </si>
+  <si>
+    <t>1996-2000</t>
+  </si>
+  <si>
+    <t>VSP-352</t>
+  </si>
+  <si>
+    <t>NHTSA-2000-7387</t>
+  </si>
+  <si>
+    <t>NHTSA-2000-8598</t>
+  </si>
+  <si>
+    <t>A4, RS4, S4</t>
+  </si>
+  <si>
+    <t>8D</t>
+  </si>
+  <si>
+    <t>2000-2001</t>
+  </si>
+  <si>
+    <t>VSP-400</t>
+  </si>
+  <si>
+    <t>NHTSA-2002-11847</t>
+  </si>
+  <si>
+    <t>A6</t>
+  </si>
+  <si>
+    <t>1998-1999</t>
+  </si>
+  <si>
+    <t>VSP-332</t>
+  </si>
+  <si>
+    <t>NHTSA-1999-6038</t>
+  </si>
+  <si>
+    <t>NHTSA-2000-7436</t>
+  </si>
+  <si>
+    <t>A8</t>
+  </si>
+  <si>
+    <t>VSP-424</t>
+  </si>
+  <si>
+    <t>NHTSA-2003-16334</t>
+  </si>
+  <si>
+    <t>1997-2000</t>
+  </si>
+  <si>
+    <t>VSP-337</t>
+  </si>
+  <si>
+    <t>Avant Quattro</t>
+  </si>
+  <si>
+    <t>VSP-238</t>
+  </si>
+  <si>
+    <t>NHTSA 97–3157</t>
+  </si>
+  <si>
+    <t>NHTSA-1998-3593</t>
+  </si>
+  <si>
+    <t>RS6 &amp; RS</t>
+  </si>
+  <si>
+    <t>VSP-443</t>
+  </si>
+  <si>
+    <t>NHTSA-2004-17672</t>
+  </si>
+  <si>
+    <t>S6</t>
+  </si>
+  <si>
+    <t>VSP-428</t>
+  </si>
+  <si>
+    <t>NHTSA-2003-16720</t>
+  </si>
+  <si>
+    <t>S8</t>
+  </si>
+  <si>
+    <t>TT</t>
+  </si>
+  <si>
+    <t>VSP-364</t>
+  </si>
+  <si>
+    <t>NHTSA-2001-9560</t>
+  </si>
+  <si>
+    <t>NHTSA-2001-11165</t>
+  </si>
+  <si>
+    <t>Bentley</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Arnage </t>
+  </si>
+  <si>
+    <t>VSP-473</t>
+  </si>
+  <si>
+    <t>NHTSA-2005-22644</t>
+  </si>
+  <si>
+    <t>NHTSA-2006-23570</t>
+  </si>
+  <si>
+    <t>Azure</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> LHD &amp; RHD</t>
+  </si>
+  <si>
+    <t>VSP-485</t>
+  </si>
+  <si>
+    <t>NHTSA-2006-25516</t>
+  </si>
+  <si>
+    <t>NHTSA-2006-26072</t>
+  </si>
+  <si>
+    <t>Continental</t>
+  </si>
+  <si>
+    <t>VSP-605</t>
+  </si>
+  <si>
+    <t>NHTSA-2018-0013</t>
+  </si>
+  <si>
+    <t>NHTSA-2019-0005</t>
+  </si>
+  <si>
+    <t>Flying Spur</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 4-door (Saloon) and 2-Door (Continental)</t>
+  </si>
+  <si>
+    <t>VSP-588</t>
+  </si>
+  <si>
+    <t>NHTSA-2016-0059</t>
+  </si>
+  <si>
+    <t>GT Continental</t>
+  </si>
+  <si>
+    <t>2014-2018</t>
+  </si>
+  <si>
+    <t>VSP-611</t>
+  </si>
+  <si>
+    <t>NHTSA-2017-0028</t>
+  </si>
+  <si>
+    <t>Bimota</t>
+  </si>
+  <si>
+    <t>DB4</t>
+  </si>
+  <si>
+    <t>VSP-397</t>
+  </si>
+  <si>
+    <t>NHTSA-2002-13382</t>
+  </si>
+  <si>
+    <t>NHTSA-2002-13986</t>
+  </si>
+  <si>
+    <t>SB6</t>
+  </si>
+  <si>
+    <t>1994-1999</t>
+  </si>
+  <si>
+    <t>VSP-523</t>
+  </si>
+  <si>
+    <t>NHTSA-2009-0169</t>
+  </si>
+  <si>
+    <t>SB8</t>
+  </si>
+  <si>
+    <t>1999-2000</t>
+  </si>
+  <si>
+    <t>BMW</t>
+  </si>
+  <si>
+    <t>3 Series</t>
+  </si>
+  <si>
+    <t>1995-1997</t>
+  </si>
+  <si>
+    <t>VSP-248</t>
+  </si>
+  <si>
+    <t>NHTSA-1998-3678</t>
+  </si>
+  <si>
+    <t>NHTSA-1998-4072</t>
+  </si>
+  <si>
+    <t>VSP-462</t>
+  </si>
+  <si>
+    <t>NHTSA-2004-19875</t>
+  </si>
+  <si>
+    <t>NHTSA-2005-20321</t>
+  </si>
+  <si>
+    <t>VSP-379</t>
+  </si>
+  <si>
+    <t>NHTSA-2002-11881</t>
+  </si>
+  <si>
+    <t>NHTSA-2002-13220</t>
+  </si>
+  <si>
+    <t>VSP-356</t>
+  </si>
+  <si>
+    <t>NHTSA-2000-7964</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> NHTSA-2001-9882</t>
+  </si>
+  <si>
+    <t>2003-2004</t>
+  </si>
+  <si>
+    <t>VSP-487</t>
+  </si>
+  <si>
+    <t>NHTSA-2006-26010</t>
+  </si>
+  <si>
+    <t>NHTSA-2007-28533</t>
+  </si>
+  <si>
+    <t>325i</t>
+  </si>
+  <si>
+    <t>1992-1996</t>
+  </si>
+  <si>
+    <t>VSP-197</t>
+  </si>
+  <si>
+    <t>96-131</t>
+  </si>
+  <si>
+    <t>5 Series</t>
+  </si>
+  <si>
+    <t>VSP-249</t>
+  </si>
+  <si>
+    <t>NHTSA-1998-3674</t>
+  </si>
+  <si>
+    <t>VSP-314</t>
+  </si>
+  <si>
+    <t>NHTSA-1999-5908</t>
+  </si>
+  <si>
+    <t>NHTSA-1999-6623</t>
+  </si>
+  <si>
+    <t>VSP-345</t>
+  </si>
+  <si>
+    <t>NHTSA-2000-7512</t>
+  </si>
+  <si>
+    <t>2000-2002</t>
+  </si>
+  <si>
+    <t>VSP-414</t>
+  </si>
+  <si>
+    <t>NHTSA-2003-16450</t>
+  </si>
+  <si>
+    <t>NHTSA-2004-16949</t>
+  </si>
+  <si>
+    <t>VSP-450</t>
+  </si>
+  <si>
+    <t>NHTSA-2004-18947</t>
+  </si>
+  <si>
+    <t>NHTSA-2004-19738</t>
+  </si>
+  <si>
+    <t>5 Series (manufactured prior to 9/1/2006)</t>
+  </si>
+  <si>
+    <t>VSP-555</t>
+  </si>
+  <si>
+    <t>NHTSA-1999-5910</t>
+  </si>
+  <si>
+    <t>7 Series</t>
+  </si>
+  <si>
+    <t>1995-1999</t>
+  </si>
+  <si>
+    <t>VSP-313</t>
+  </si>
+  <si>
+    <t>1999-2001</t>
+  </si>
+  <si>
+    <t>VSP-366</t>
+  </si>
+  <si>
+    <t>NHTSA-2001-9631</t>
+  </si>
+  <si>
+    <t>760i</t>
+  </si>
+  <si>
+    <t>VSP-559</t>
+  </si>
+  <si>
+    <t>NHTSA-2013-0034</t>
+  </si>
+  <si>
+    <t>850 Series</t>
+  </si>
+  <si>
+    <t>VSP-396</t>
+  </si>
+  <si>
+    <t>NHTSA-2002-13333</t>
+  </si>
+  <si>
+    <t>K1200 GT</t>
+  </si>
+  <si>
+    <t>VSP-556</t>
+  </si>
+  <si>
+    <t>NHTSA-2013-0061</t>
+  </si>
+  <si>
+    <t>M3</t>
+  </si>
+  <si>
+    <t>VCP-60</t>
+  </si>
+  <si>
+    <t>NHTSA-2014-0097</t>
+  </si>
+  <si>
+    <t>NHTSA-2015-0077</t>
+  </si>
+  <si>
+    <t>M3 (manufactured prior to 9/1/06)</t>
+  </si>
+  <si>
+    <t>VSP-520</t>
+  </si>
+  <si>
+    <t>NHTSA-2009-0102</t>
+  </si>
+  <si>
+    <t>2006-2010</t>
+  </si>
+  <si>
+    <t>VSP-571</t>
+  </si>
+  <si>
+    <t>NHTSA-2012-0159</t>
+  </si>
+  <si>
+    <t>R1100 S</t>
+  </si>
+  <si>
+    <t>VSP-557</t>
+  </si>
+  <si>
+    <t>NHTSA-2013-0062</t>
+  </si>
+  <si>
+    <t>R1200 GS Adventure</t>
+  </si>
+  <si>
+    <t>VSP-592</t>
+  </si>
+  <si>
+    <t>NHTSA-2016-0118</t>
+  </si>
+  <si>
+    <t>NHTSA-2017-0060</t>
+  </si>
+  <si>
+    <t>S1000RR</t>
+  </si>
+  <si>
+    <t>2011-2012</t>
+  </si>
+  <si>
+    <t>VSP-563</t>
+  </si>
+  <si>
+    <t>NHTSA-2013-0104</t>
+  </si>
+  <si>
+    <t>X3</t>
+  </si>
+  <si>
+    <t>VSP-598</t>
+  </si>
+  <si>
+    <t>NHTSA-2017-0029</t>
+  </si>
+  <si>
+    <t>X5 (manufactured 1/1/03-12/31/04)</t>
+  </si>
+  <si>
+    <t>VSP-459</t>
+  </si>
+  <si>
+    <t>NHTSA-2004-19547</t>
+  </si>
+  <si>
+    <t>Z3</t>
+  </si>
+  <si>
+    <t>1996-1998</t>
+  </si>
+  <si>
+    <t>VSP-260</t>
+  </si>
+  <si>
+    <t>NHTSA-1998-3822</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Z3 </t>
+  </si>
+  <si>
+    <t>VSP-483</t>
+  </si>
+  <si>
+    <t>NHTSA-2006-24491</t>
+  </si>
+  <si>
+    <t>NHTSA-2006-25071</t>
+  </si>
+  <si>
+    <t>VSP-568</t>
+  </si>
+  <si>
+    <t>NHTSA-2014-0098</t>
+  </si>
+  <si>
+    <t>Z4</t>
+  </si>
+  <si>
+    <t>VSP-553</t>
+  </si>
+  <si>
+    <t>NHTSA-2013-0022</t>
+  </si>
+  <si>
+    <t>Z8</t>
+  </si>
+  <si>
+    <t>VSP-350</t>
+  </si>
+  <si>
+    <t>NHTSA-2000-7522</t>
+  </si>
+  <si>
+    <t>VSP-406</t>
+  </si>
+  <si>
+    <t>NHTSA-2003-15353</t>
+  </si>
+  <si>
+    <t>NHTSA-2003-15783</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BMW </t>
+  </si>
+  <si>
+    <t>760I</t>
+  </si>
+  <si>
+    <t>C1</t>
+  </si>
+  <si>
+    <t>2000-2003</t>
+  </si>
+  <si>
+    <t>VCP-40</t>
+  </si>
+  <si>
+    <t>NHTSA-2007-0021</t>
+  </si>
+  <si>
+    <t>NHTSA-2008-0052</t>
+  </si>
+  <si>
+    <t>K1100, K1200</t>
+  </si>
+  <si>
+    <t>1993-1998</t>
+  </si>
+  <si>
+    <t>VSP-303</t>
+  </si>
+  <si>
+    <t>NHTSA–99–5635</t>
+  </si>
+  <si>
+    <t>NHTSA-1999-5864</t>
+  </si>
+  <si>
+    <t>K75</t>
+  </si>
+  <si>
+    <t>VCP-36</t>
+  </si>
+  <si>
+    <t>NHTSA-2007-26995</t>
+  </si>
+  <si>
+    <t>R1100</t>
+  </si>
+  <si>
+    <t>1994-1997</t>
+  </si>
+  <si>
+    <t>VSP-231</t>
+  </si>
+  <si>
+    <t>NHTSA-1997-3021</t>
+  </si>
+  <si>
+    <t>NHTSA-3021</t>
+  </si>
+  <si>
+    <t>1998-2001</t>
+  </si>
+  <si>
+    <t>VSP-368</t>
+  </si>
+  <si>
+    <t>NHTSA-2001-9739</t>
+  </si>
+  <si>
+    <t>R1150GS</t>
+  </si>
+  <si>
+    <t>VSP-453</t>
+  </si>
+  <si>
+    <t>NHTSA-2004-19121</t>
+  </si>
+  <si>
+    <t>R1200C</t>
+  </si>
+  <si>
+    <t>VSP-359</t>
+  </si>
+  <si>
+    <t>NHTSA-2000-8294</t>
+  </si>
+  <si>
+    <t>NHTSA-2001-9882</t>
+  </si>
+  <si>
+    <t>Bodex</t>
+  </si>
+  <si>
+    <t>T5</t>
+  </si>
+  <si>
+    <t>Trailer</t>
+  </si>
+  <si>
+    <t>VCP-67</t>
+  </si>
+  <si>
+    <t>NHTSA-2019-0116</t>
+  </si>
+  <si>
+    <t>Buell</t>
+  </si>
+  <si>
+    <t>All Models</t>
+  </si>
+  <si>
+    <t>1995-2002</t>
+  </si>
+  <si>
+    <t>VSP-399</t>
+  </si>
+  <si>
+    <t>NHTSA-2002-13533</t>
+  </si>
+  <si>
+    <t>NHTSA-2003-14211</t>
+  </si>
+  <si>
+    <t>1125R, Ulysses XB, Lightning XB and Blast</t>
+  </si>
+  <si>
+    <t>VSP-579</t>
+  </si>
+  <si>
+    <t>NHTSA-2015-0080</t>
+  </si>
+  <si>
+    <t>NHTSA-2016-0056</t>
+  </si>
+  <si>
+    <t>Cadillac</t>
+  </si>
+  <si>
+    <t>DeVille</t>
+  </si>
+  <si>
+    <t>VSP-300</t>
+  </si>
+  <si>
+    <t>NHTSA–99–5497</t>
+  </si>
+  <si>
+    <t>DeVille (manufactured 8/1/99-12/31/00)</t>
+  </si>
+  <si>
+    <t>sedan</t>
+  </si>
+  <si>
+    <t>VSP-448</t>
+  </si>
+  <si>
+    <t>NHTSA-2004-18945</t>
+  </si>
+  <si>
+    <t>Escalade</t>
+  </si>
+  <si>
+    <t>VSP-572</t>
+  </si>
+  <si>
+    <t>NHTSA-2014-0120</t>
+  </si>
+  <si>
+    <t>Cagiva</t>
+  </si>
+  <si>
+    <t>Gran Canyon 900</t>
+  </si>
+  <si>
+    <t>VSP-444</t>
+  </si>
+  <si>
+    <t>NHTSA-2004-18610</t>
+  </si>
+  <si>
+    <t>Carrocerias</t>
+  </si>
+  <si>
+    <t>Cimarron trailer</t>
+  </si>
+  <si>
+    <t>VCP-37</t>
+  </si>
+  <si>
+    <t>NHTSA-2007-27337</t>
+  </si>
+  <si>
+    <t>VSP-298</t>
+  </si>
+  <si>
+    <t>NHTSA-1999-5498</t>
+  </si>
+  <si>
+    <t>Chevrolet</t>
+  </si>
+  <si>
+    <t>Blazer (plant code of "K" or "2"
+in the 11th position of the VIN)</t>
+  </si>
+  <si>
+    <t>VSP-349</t>
+  </si>
+  <si>
+    <t>NHTSA-2000-7523</t>
+  </si>
+  <si>
+    <t>VSP-461</t>
+  </si>
+  <si>
+    <t>NHTSA-2004-19549</t>
+  </si>
+  <si>
+    <t>Camaro</t>
+  </si>
+  <si>
+    <t>VSP-435</t>
+  </si>
+  <si>
+    <t>NHTSA-2004-17141</t>
+  </si>
+  <si>
+    <t>VSP-591</t>
+  </si>
+  <si>
+    <t>NHTSA-2015-0023</t>
+  </si>
+  <si>
+    <t>Cavalier</t>
+  </si>
+  <si>
+    <t>VSP-369</t>
+  </si>
+  <si>
+    <t>NHTSA-2001-9848</t>
+  </si>
+  <si>
+    <t>Corvette</t>
   </si>
   <si>
     <t>Coupe</t>
   </si>
   <si>
-    <t>2005-2007</t>
-[...260 lines deleted...]
-    <t>Corvette</t>
+    <t>VSP-419</t>
+  </si>
+  <si>
+    <t>NHTSA-2003-16480</t>
+  </si>
+  <si>
+    <t>VSP-604</t>
+  </si>
+  <si>
+    <t>NHTSA-2018-0014</t>
+  </si>
+  <si>
+    <t>VSP-544</t>
+  </si>
+  <si>
+    <t>NHTSA-2012-0151</t>
+  </si>
+  <si>
+    <t>Equinox</t>
+  </si>
+  <si>
+    <t>VSP-602</t>
+  </si>
+  <si>
+    <t>NHTSA-2018-0008</t>
+  </si>
+  <si>
+    <t>Impala</t>
+  </si>
+  <si>
+    <t>VSP-561</t>
+  </si>
+  <si>
+    <t>NHTSA-2013-0033</t>
+  </si>
+  <si>
+    <t>Silverado</t>
+  </si>
+  <si>
+    <t>VSP-590</t>
+  </si>
+  <si>
+    <t>NHTSA-2016-0041</t>
+  </si>
+  <si>
+    <t>VSP-603</t>
+  </si>
+  <si>
+    <t>NHTSA-2018-0029</t>
   </si>
   <si>
     <t>Suburban</t>
   </si>
   <si>
+    <t>VSP-541</t>
+  </si>
+  <si>
+    <t>NHTSA-2012-0095</t>
+  </si>
+  <si>
     <t>Tahoe</t>
   </si>
   <si>
-    <t>Impala</t>
+    <t>VSP-504</t>
+  </si>
+  <si>
+    <t>NHTSA-2008-0051</t>
+  </si>
+  <si>
+    <t>NHTSA-2008-0135</t>
+  </si>
+  <si>
+    <t>VSP-501</t>
+  </si>
+  <si>
+    <t>NHTSA-2007-0023</t>
+  </si>
+  <si>
+    <t>Trailblazer (manufactured prior to 9/1/07,)</t>
+  </si>
+  <si>
+    <t>VSP-514</t>
+  </si>
+  <si>
+    <t>NHTSA-2008-0212</t>
   </si>
   <si>
     <t>Chrysler</t>
   </si>
   <si>
     <t>Grand Voyager</t>
   </si>
   <si>
+    <t>VSP-373</t>
+  </si>
+  <si>
     <t>NHTSA-2001-10900</t>
   </si>
   <si>
-    <t>LHS (Mexican market)</t>
+    <t xml:space="preserve">LHS </t>
+  </si>
+  <si>
+    <t>VSP-276</t>
+  </si>
+  <si>
+    <t>NHTSA-1998-4547</t>
+  </si>
+  <si>
+    <t>NHTSA-1999-5863</t>
   </si>
   <si>
     <t>Dodge</t>
   </si>
   <si>
     <t>Durango</t>
   </si>
   <si>
+    <t>VSP-534</t>
+  </si>
+  <si>
+    <t>NHTSA-2011-0061</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RAM 1500 Laramie Crew Cab </t>
+  </si>
+  <si>
+    <t>4X2</t>
+  </si>
+  <si>
+    <t>VSP-535</t>
+  </si>
+  <si>
+    <t>NHTSA-2011-0113</t>
+  </si>
+  <si>
+    <t>Ducati</t>
+  </si>
+  <si>
+    <t>MH900E</t>
+  </si>
+  <si>
+    <t>2001-2002</t>
+  </si>
+  <si>
+    <t>VSP-524</t>
+  </si>
+  <si>
+    <t>NHTSA-2009-0193</t>
+  </si>
+  <si>
+    <t>NHTSA-2009-193</t>
+  </si>
+  <si>
+    <t>Multistrada</t>
+  </si>
+  <si>
+    <t>VSP-585</t>
+  </si>
+  <si>
+    <t>NHTSA-2016-0060</t>
+  </si>
+  <si>
+    <t>600SS</t>
+  </si>
+  <si>
+    <t>VSP-241</t>
+  </si>
+  <si>
+    <t>NHTSA-1998-3658</t>
+  </si>
+  <si>
+    <t>Monster 600</t>
+  </si>
+  <si>
+    <t>VSP-407</t>
+  </si>
+  <si>
+    <t>NHTSA-2003-15386</t>
+  </si>
+  <si>
+    <t>748 Biposto</t>
+  </si>
+  <si>
+    <t>1996-1997</t>
+  </si>
+  <si>
+    <t>VSP-220</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 97–052</t>
+  </si>
+  <si>
+    <t>97-052</t>
+  </si>
+  <si>
+    <t>1999-2003</t>
+  </si>
+  <si>
+    <t>VSP-421</t>
+  </si>
+  <si>
+    <t>NHTSA-2003-16510</t>
+  </si>
+  <si>
+    <t>900SS</t>
+  </si>
+  <si>
+    <t>1991-1996</t>
+  </si>
+  <si>
+    <t>VSP-201</t>
+  </si>
+  <si>
+    <t>95-005</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 97–005</t>
+  </si>
+  <si>
+    <t>VSP-452</t>
+  </si>
+  <si>
+    <t>NHTSA-2004-19120</t>
+  </si>
+  <si>
+    <t>996 Biposto</t>
+  </si>
+  <si>
+    <t>VSP-475</t>
+  </si>
+  <si>
+    <t>NHTSA-2005-22847</t>
+  </si>
+  <si>
+    <t>996R</t>
+  </si>
+  <si>
+    <t>VSP-398</t>
+  </si>
+  <si>
+    <t>NHTSA-2002-13384</t>
+  </si>
+  <si>
+    <t>ST4S</t>
+  </si>
+  <si>
+    <t>1999-2005</t>
+  </si>
+  <si>
+    <t>VSP-474</t>
+  </si>
+  <si>
+    <t>NHTSA-2005-22797</t>
+  </si>
+  <si>
+    <t>East Lancashire Coachbuilders Limited</t>
+  </si>
+  <si>
+    <t>Double Decker Tri-axle</t>
+  </si>
+  <si>
+    <t>VCP-59</t>
+  </si>
+  <si>
+    <t>NHTSA-2013-0021</t>
+  </si>
+  <si>
+    <t>NHTSA-2013-002</t>
+  </si>
+  <si>
+    <t>EMU</t>
+  </si>
+  <si>
+    <t>Camper trailer</t>
+  </si>
+  <si>
+    <t>4x4 Extreme Adventure</t>
+  </si>
+  <si>
+    <t>VCP-63</t>
+  </si>
+  <si>
+    <t>NHTSA-2016-0130</t>
+  </si>
+  <si>
+    <t>Ferrari</t>
+  </si>
+  <si>
+    <t>360 (manufactured before 9/1/02)</t>
+  </si>
+  <si>
+    <t>VSP-376</t>
+  </si>
+  <si>
+    <t>NHTSA-2001-9628</t>
+  </si>
+  <si>
+    <t>Spider &amp; Coupe</t>
+  </si>
+  <si>
+    <t>VSP-410</t>
+  </si>
+  <si>
+    <t>NHTSA-2003-15681</t>
+  </si>
+  <si>
+    <t>VSP-377</t>
+  </si>
+  <si>
+    <t>NHTSA-2001-9630</t>
+  </si>
+  <si>
+    <t>2002-2003</t>
+  </si>
+  <si>
+    <t>VSP-415</t>
+  </si>
+  <si>
+    <t>NHTSA-2003-16356</t>
+  </si>
+  <si>
+    <t>2004-2005</t>
+  </si>
+  <si>
+    <t>VSP-507</t>
+  </si>
+  <si>
+    <t>NHTSA-2008-0110</t>
+  </si>
+  <si>
+    <t>2008-2011</t>
+  </si>
+  <si>
+    <t>VSP-587</t>
+  </si>
+  <si>
+    <t>NHTSA-2016-0055</t>
+  </si>
+  <si>
+    <t>360 Modena</t>
+  </si>
+  <si>
+    <t>VSP-327</t>
+  </si>
+  <si>
+    <t>NHTSA-1999-6081</t>
+  </si>
+  <si>
+    <t>360 (manufactured after 9/31/02)</t>
+  </si>
+  <si>
+    <t>VSP-433</t>
+  </si>
+  <si>
+    <t>NHTSA-2003-16612</t>
+  </si>
+  <si>
+    <t>VSP-402</t>
+  </si>
+  <si>
+    <t>NHTSA-2002-13219</t>
+  </si>
+  <si>
+    <t>360 Series</t>
+  </si>
+  <si>
+    <t>VSP-446</t>
+  </si>
+  <si>
+    <t>NHTSA-2004-18647</t>
+  </si>
+  <si>
+    <t>456 GT &amp; GTA</t>
+  </si>
+  <si>
+    <t>1997-1998</t>
+  </si>
+  <si>
+    <t>VSP-408</t>
+  </si>
+  <si>
+    <t>NHTSA-2002-12140</t>
+  </si>
+  <si>
+    <t>VSP-445</t>
+  </si>
+  <si>
+    <t>NHTSA-2004-18478</t>
+  </si>
+  <si>
+    <t>458 Speciale Aperta</t>
+  </si>
+  <si>
+    <t>VSP-608</t>
+  </si>
+  <si>
+    <t>NHTSA-2018-0088</t>
+  </si>
+  <si>
+    <t>550 Marinello</t>
+  </si>
+  <si>
+    <t>1997-1999</t>
+  </si>
+  <si>
+    <t>VSP-292</t>
+  </si>
+  <si>
+    <t>NHTSA-1999-5208</t>
+  </si>
+  <si>
+    <t>599 (manufactured before 9/1/06)</t>
+  </si>
+  <si>
+    <t>VSP-518</t>
+  </si>
+  <si>
+    <t>NHTSA-2009-0094</t>
+  </si>
+  <si>
+    <t>599 GTB (manufactured before 9/1/07)</t>
+  </si>
+  <si>
+    <t>VSP-576</t>
+  </si>
+  <si>
+    <t>NHTSA-2013-0109</t>
+  </si>
+  <si>
+    <t>612 Scaglietti</t>
+  </si>
+  <si>
+    <t>VSP-545</t>
+  </si>
+  <si>
+    <t>NHTSA-2012-0163</t>
+  </si>
+  <si>
+    <t>612 Scaglietti (manufactured before 9/1/06)</t>
+  </si>
+  <si>
+    <t>VSP-573</t>
+  </si>
+  <si>
+    <t>NHTSA-2015-0022</t>
+  </si>
+  <si>
+    <t xml:space="preserve">California </t>
+  </si>
+  <si>
+    <t>VSP-570</t>
+  </si>
+  <si>
+    <t>NHTSA-2013-0107</t>
+  </si>
+  <si>
+    <t>Enzo</t>
+  </si>
+  <si>
+    <t>VSP-436</t>
+  </si>
+  <si>
+    <t>NHTSA-2004-17181</t>
+  </si>
+  <si>
+    <t>F12 Berlinetta</t>
+  </si>
+  <si>
+    <t>2013-2014</t>
+  </si>
+  <si>
+    <t>VSP-594</t>
+  </si>
+  <si>
+    <t>NHTSA-2015-0104</t>
+  </si>
+  <si>
+    <t>F355</t>
+  </si>
+  <si>
+    <t>VSP-355</t>
+  </si>
+  <si>
+    <t>NHTSA-2000-7897</t>
+  </si>
+  <si>
+    <t>VSP-391</t>
+  </si>
+  <si>
+    <t>NHTSA-2001-10526</t>
+  </si>
+  <si>
+    <t>F430 (manufactured prior to 9/1/06)</t>
+  </si>
+  <si>
+    <t>2005-2006</t>
+  </si>
+  <si>
+    <t>VSP-479</t>
+  </si>
+  <si>
+    <t>NHTSA-2006-23699</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> NHTSA-2006-25071</t>
+  </si>
+  <si>
+    <t>F50, (manufactured before 9/1/07)</t>
+  </si>
+  <si>
+    <t>VCP-62</t>
+  </si>
+  <si>
+    <t>NHTSA-2015-0094</t>
+  </si>
+  <si>
+    <t>LaFerrari</t>
+  </si>
+  <si>
+    <t>VSP-609</t>
+  </si>
+  <si>
+    <t>Fisker</t>
+  </si>
+  <si>
+    <t>Karma</t>
+  </si>
+  <si>
+    <t>VSP-577</t>
+  </si>
+  <si>
+    <t>NHTSA-2015-0107</t>
+  </si>
+  <si>
+    <t>Ford</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bronco </t>
+  </si>
+  <si>
+    <t>1995-1996</t>
+  </si>
+  <si>
+    <t>VSP-265</t>
+  </si>
+  <si>
+    <t>NHTSA-1998-4073</t>
+  </si>
+  <si>
+    <t>NHTSA-1998-4861</t>
+  </si>
+  <si>
+    <t>Escape (manufactured prior to 9/1/2006)</t>
+  </si>
+  <si>
+    <t>VSP-551</t>
+  </si>
+  <si>
+    <t>NHTSA-2012-0164</t>
+  </si>
+  <si>
+    <t>Escort (n market)</t>
+  </si>
+  <si>
+    <t>VSP-322</t>
+  </si>
+  <si>
+    <t>NHTSA-1999-6524</t>
+  </si>
+  <si>
+    <t>Explorer</t>
+  </si>
+  <si>
+    <t>1991-1998</t>
+  </si>
+  <si>
+    <t>VSP-268</t>
+  </si>
+  <si>
+    <t>NHTSA-1998-4165</t>
+  </si>
+  <si>
+    <t>F-150</t>
+  </si>
+  <si>
+    <t>Pickup truck</t>
+  </si>
+  <si>
+    <t>VSP-425</t>
+  </si>
+  <si>
+    <t>NHTSA-2003-16629</t>
+  </si>
+  <si>
+    <t>VSP-575</t>
+  </si>
+  <si>
+    <t>NHTSA-2015-0016</t>
+  </si>
+  <si>
+    <t xml:space="preserve">F-150 </t>
+  </si>
+  <si>
+    <t>Crew Cab</t>
+  </si>
+  <si>
+    <t>VSP-548</t>
+  </si>
+  <si>
+    <t>NHTSA-2012-0162</t>
+  </si>
+  <si>
+    <t>Fusion</t>
+  </si>
+  <si>
+    <t>SE</t>
+  </si>
+  <si>
+    <t>VSP-613</t>
+  </si>
+  <si>
+    <t>NHTSA-2019-0119</t>
+  </si>
+  <si>
+    <t>Mustang</t>
+  </si>
+  <si>
+    <t>VSP-471</t>
+  </si>
+  <si>
+    <t>NHTSA-2005-22019</t>
+  </si>
+  <si>
+    <t>Windstar</t>
+  </si>
+  <si>
+    <t>1995-1998</t>
+  </si>
+  <si>
+    <t>VSP-250</t>
+  </si>
+  <si>
+    <t>NHTSA-1998-3716</t>
+  </si>
+  <si>
+    <t>Freightliner</t>
+  </si>
+  <si>
+    <t>FLD12064ST</t>
+  </si>
+  <si>
+    <t>VSP-179</t>
+  </si>
+  <si>
+    <t>96–083</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 96-083</t>
+  </si>
+  <si>
+    <t>FTLD112064SD</t>
+  </si>
+  <si>
+    <t>VSP-178</t>
+  </si>
+  <si>
+    <t>96-090</t>
+  </si>
+  <si>
+    <t>Gemala</t>
+  </si>
+  <si>
+    <t>Saranaupaya 1600 Double Axle
+trailer</t>
+  </si>
+  <si>
+    <t>VCP-58</t>
+  </si>
+  <si>
+    <t>NHTSA-2013-0063</t>
+  </si>
+  <si>
+    <t>Harley-Davidson</t>
+  </si>
+  <si>
+    <t>FX, FL, XL Series</t>
+  </si>
+  <si>
+    <t>1990-1997</t>
+  </si>
+  <si>
+    <t>VSP-202</t>
+  </si>
+  <si>
+    <t>97–011</t>
+  </si>
+  <si>
+    <t>97-011</t>
+  </si>
+  <si>
+    <t>VSP-253</t>
+  </si>
+  <si>
+    <t>NHTSA-1998-3708</t>
+  </si>
+  <si>
+    <t>VSP-281</t>
+  </si>
+  <si>
+    <t>NHTSA-1998-4805</t>
+  </si>
+  <si>
+    <t>VSP-321</t>
+  </si>
+  <si>
+    <t>NHTSA-1999-6347</t>
+  </si>
+  <si>
+    <t>VSP-362</t>
+  </si>
+  <si>
+    <t>NHTSA-2001-8699</t>
+  </si>
+  <si>
+    <t>VSP-372</t>
+  </si>
+  <si>
+    <t>NHTSA-2001-10512</t>
+  </si>
+  <si>
+    <t>VSP-393</t>
+  </si>
+  <si>
+    <t>NHTSA-2002-13018</t>
+  </si>
+  <si>
+    <t>FX, FL, XL &amp; VR Series</t>
+  </si>
+  <si>
+    <t>VSP-422</t>
+  </si>
+  <si>
+    <t>NHTSA-2003-16528</t>
+  </si>
+  <si>
+    <t>VSP-472</t>
+  </si>
+  <si>
+    <t>NHTSA-2005-22003</t>
+  </si>
+  <si>
+    <t>VSP-491</t>
+  </si>
+  <si>
+    <t>NHTSA-2007-28263</t>
+  </si>
+  <si>
+    <t>FX, FL, XL, &amp; VR Series</t>
+  </si>
+  <si>
+    <t>VSP-506</t>
+  </si>
+  <si>
+    <t>NHTSA-2008-0092</t>
+  </si>
+  <si>
+    <t>VSP-517</t>
+  </si>
+  <si>
+    <t>NHTSA-2009-0067</t>
+  </si>
+  <si>
+    <t>VSP-522</t>
+  </si>
+  <si>
+    <t>NHTSA-2009-0161</t>
+  </si>
+  <si>
+    <t>FL series</t>
+  </si>
+  <si>
+    <t>VSP-528</t>
+  </si>
+  <si>
+    <t>NHTSA-2010-0161</t>
+  </si>
+  <si>
+    <t>FX, [FL VSP-528] XL and VR</t>
+  </si>
+  <si>
+    <t>VSP-578</t>
+  </si>
+  <si>
+    <t>NHTSA-2015-0079</t>
+  </si>
+  <si>
+    <t>2011-2014</t>
+  </si>
+  <si>
+    <t>VSP-567</t>
+  </si>
+  <si>
+    <t>NHTSA-2014-0048</t>
+  </si>
+  <si>
+    <t>FXSTC Soft Tail Custom</t>
+  </si>
+  <si>
+    <t>VSP-499</t>
+  </si>
+  <si>
+    <t>NHTSA-2007-0009</t>
+  </si>
+  <si>
+    <t>VRSCA</t>
+  </si>
+  <si>
+    <t>VSP-374</t>
+  </si>
+  <si>
+    <t>NHTSA-2001-11211</t>
+  </si>
+  <si>
+    <t>NHTSA-2001-11801</t>
+  </si>
+  <si>
+    <t>VSP-394</t>
+  </si>
+  <si>
+    <t>NHTSA-2002-13019</t>
+  </si>
+  <si>
+    <t>Hatty</t>
+  </si>
+  <si>
+    <t>45 ft double axle trailer</t>
+  </si>
+  <si>
+    <t>VCP-38</t>
+  </si>
+  <si>
+    <t>NHTSA-2006-26357</t>
+  </si>
+  <si>
+    <t>Heku</t>
+  </si>
+  <si>
+    <t>750 KG boat trailer</t>
+  </si>
+  <si>
+    <t>VCP-33</t>
+  </si>
+  <si>
+    <t>NHTSA-2005-23434</t>
+  </si>
+  <si>
+    <t>Hobby</t>
+  </si>
+  <si>
+    <t>Exclusive 650 KMFE Trailer</t>
+  </si>
+  <si>
+    <t>VCP-29</t>
+  </si>
+  <si>
+    <t>NHTSA-2005-21010</t>
+  </si>
+  <si>
+    <t>NHTSA-2005-21912</t>
+  </si>
+  <si>
+    <t>Honda</t>
+  </si>
+  <si>
+    <t>Accord</t>
+  </si>
+  <si>
+    <t>1992-1999</t>
+  </si>
+  <si>
+    <t>VSP-319</t>
+  </si>
+  <si>
+    <t>NHTSA-1999-6353</t>
+  </si>
+  <si>
+    <t>Accord (RHD)</t>
+  </si>
+  <si>
+    <t>VSP-451</t>
+  </si>
+  <si>
+    <t>NHTSA-2004-18849</t>
+  </si>
+  <si>
+    <t>CR-V</t>
+  </si>
+  <si>
+    <t>VSP-447</t>
+  </si>
+  <si>
+    <t>NHTSA-2004-18782</t>
+  </si>
+  <si>
+    <t>VSP-489</t>
+  </si>
+  <si>
+    <t>NHTSA-2007-28262</t>
+  </si>
+  <si>
+    <t>NT700V (Deauville)</t>
+  </si>
+  <si>
+    <t>2006-2013</t>
+  </si>
+  <si>
+    <t>VCP-57</t>
+  </si>
+  <si>
+    <t>NHTSA-2013-0110</t>
+  </si>
+  <si>
+    <t>Prelude</t>
+  </si>
+  <si>
+    <t>VSP-309</t>
+  </si>
+  <si>
+    <t>NHTSA-1999-5736</t>
+  </si>
+  <si>
+    <t>CB 750 (CB750F2T)</t>
+  </si>
+  <si>
+    <t>VSP-440</t>
+  </si>
+  <si>
+    <t>NHTSA-2004-17472</t>
+  </si>
+  <si>
+    <t>RVF 400</t>
+  </si>
+  <si>
+    <t>1994-2000</t>
+  </si>
+  <si>
+    <t>VSP-358</t>
+  </si>
+  <si>
+    <t>NHTSA-2000-8242</t>
+  </si>
+  <si>
+    <t>VF750</t>
+  </si>
+  <si>
+    <t>1994-1998</t>
+  </si>
+  <si>
+    <t>VSP-290</t>
+  </si>
+  <si>
+    <t>NHTSA-1999-5068</t>
+  </si>
+  <si>
+    <t>VFR 400</t>
+  </si>
+  <si>
+    <t>VFR750</t>
+  </si>
+  <si>
+    <t>1991-1997</t>
+  </si>
+  <si>
+    <t>VSP-315</t>
+  </si>
+  <si>
+    <t>NHTSA-1999-5912</t>
+  </si>
+  <si>
+    <t>VFR800</t>
+  </si>
+  <si>
+    <t>VT600</t>
+  </si>
+  <si>
+    <t>VSP-294</t>
+  </si>
+  <si>
+    <t>NHTSA-1999-5914</t>
+  </si>
+  <si>
+    <t>NHTSA–99–5914</t>
+  </si>
+  <si>
+    <t>Hyundai</t>
+  </si>
+  <si>
+    <t>XG350</t>
+  </si>
+  <si>
+    <t>VSP-494</t>
+  </si>
+  <si>
+    <t>NHTSA-2007-28531</t>
+  </si>
+  <si>
+    <t>Ifor Williams</t>
+  </si>
+  <si>
+    <t>LM85G trailer</t>
+  </si>
+  <si>
+    <t>VCP-49</t>
+  </si>
+  <si>
+    <t>NHTSA-2012-0030</t>
+  </si>
+  <si>
+    <t>NHTSA-2012-0105</t>
+  </si>
+  <si>
+    <t>Jaguar</t>
+  </si>
+  <si>
+    <t>S-Type</t>
+  </si>
+  <si>
+    <t>VSP-411</t>
+  </si>
+  <si>
+    <t>NHTSA-2003-16206</t>
+  </si>
+  <si>
+    <t>XJ8</t>
+  </si>
+  <si>
+    <t>VSP-536</t>
+  </si>
+  <si>
+    <t>NHTSA-2011-0158</t>
+  </si>
+  <si>
+    <t>XJS</t>
+  </si>
+  <si>
+    <t>1994-1996</t>
+  </si>
+  <si>
+    <t>VSP-195</t>
+  </si>
+  <si>
+    <t>96-111</t>
+  </si>
+  <si>
+    <t>XK-8</t>
+  </si>
+  <si>
+    <t>VSP-330</t>
+  </si>
+  <si>
+    <t>NHTSA-1999-6383</t>
+  </si>
+  <si>
+    <t>XKR</t>
+  </si>
+  <si>
+    <t>VSP-560</t>
+  </si>
+  <si>
+    <t>NHTSA-2013-0020</t>
+  </si>
+  <si>
+    <t>Jeep</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cherokee </t>
+  </si>
+  <si>
+    <t>LHD &amp; RHD</t>
+  </si>
+  <si>
+    <t>VSP-493</t>
+  </si>
+  <si>
+    <t>NHTSA-2007-27995</t>
+  </si>
+  <si>
+    <t>LHD</t>
+  </si>
+  <si>
+    <t>1997-2001</t>
+  </si>
+  <si>
+    <t>VSP-515</t>
+  </si>
+  <si>
+    <t>NHTSA-2008-0144</t>
+  </si>
+  <si>
+    <t>RHD</t>
+  </si>
+  <si>
+    <t>VSP-516</t>
+  </si>
+  <si>
+    <t>Compass</t>
+  </si>
+  <si>
+    <t>VSP-589</t>
+  </si>
+  <si>
+    <t>NHTSA-2014-0121</t>
+  </si>
+  <si>
+    <t>Grand Cherokee</t>
+  </si>
+  <si>
+    <t>VSP-431</t>
+  </si>
+  <si>
+    <t>NHTSA-2004-17021</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Grand Cherokee </t>
+  </si>
+  <si>
+    <t>VSP-389</t>
+  </si>
+  <si>
+    <t>NHTSA-2002-12731</t>
+  </si>
+  <si>
+    <t>VSP-382</t>
+  </si>
+  <si>
+    <t>NHTSA-2002-12047</t>
+  </si>
+  <si>
+    <t>VSP-606</t>
+  </si>
+  <si>
+    <t>NHTSA-2018-0069</t>
+  </si>
+  <si>
+    <t>Liberty</t>
+  </si>
+  <si>
+    <t>VSP-466</t>
+  </si>
+  <si>
+    <t>NHTSA-2005-20663</t>
+  </si>
+  <si>
+    <t>VSP-457</t>
+  </si>
+  <si>
+    <t>NHTSA-2004-19485</t>
+  </si>
+  <si>
+    <t>VSP-505</t>
+  </si>
+  <si>
+    <t>NHTSA-2008-0062</t>
+  </si>
+  <si>
+    <t>Wrangler</t>
+  </si>
+  <si>
+    <t>VSP-562</t>
+  </si>
+  <si>
+    <t>NHTSA-2013-0103</t>
+  </si>
+  <si>
+    <t>VSP-341</t>
+  </si>
+  <si>
+    <t>NHTSA-2000-6941</t>
+  </si>
+  <si>
+    <t>Wrangler (RHD)</t>
+  </si>
+  <si>
+    <t>VCP-50</t>
+  </si>
+  <si>
+    <t>NHTSA-2012-0031</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wrangler </t>
+  </si>
+  <si>
+    <t>VSP-547</t>
+  </si>
+  <si>
+    <t>NHTSA-2012-0161</t>
+  </si>
+  <si>
+    <t>Wrangler (manufactured before 9/1/07)</t>
+  </si>
+  <si>
+    <t>VSP-596</t>
+  </si>
+  <si>
+    <t>NHTSA-2017-0056</t>
+  </si>
+  <si>
+    <t>VSP-593</t>
+  </si>
+  <si>
+    <t>NHTSA-2016-0061</t>
+  </si>
+  <si>
+    <t>VSP-584</t>
+  </si>
+  <si>
+    <t>NHTSA-2015-0084</t>
+  </si>
+  <si>
+    <t>Kawasaki</t>
+  </si>
+  <si>
+    <t>ZR750</t>
+  </si>
+  <si>
+    <t>VSP-537</t>
+  </si>
+  <si>
+    <t>NHTSA-2011-0182</t>
+  </si>
+  <si>
+    <t>ZX-GR</t>
+  </si>
+  <si>
+    <t>2002</t>
+  </si>
+  <si>
+    <t>VCP-44</t>
+  </si>
+  <si>
+    <t>NHTSA-2011-0034</t>
+  </si>
+  <si>
+    <t>Ninja ZX-6R</t>
+  </si>
+  <si>
+    <t>ZX400</t>
+  </si>
+  <si>
+    <t>VSP-222</t>
+  </si>
+  <si>
+    <t>97-051</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 97-051</t>
+  </si>
+  <si>
+    <t>ZX6, ZX7, ZX9, ZX10, ZX11</t>
+  </si>
+  <si>
+    <t>1990-1999</t>
+  </si>
+  <si>
+    <t>VSP-312</t>
+  </si>
+  <si>
+    <t>NHTSA-1999-5911</t>
+  </si>
+  <si>
+    <t>ZX600</t>
+  </si>
+  <si>
+    <t>1990-1998</t>
+  </si>
+  <si>
+    <t>VSP-288</t>
+  </si>
+  <si>
+    <t>NHTSA–99–5070</t>
+  </si>
+  <si>
+    <t>VN1500-P1/P2 series</t>
+  </si>
+  <si>
+    <t>VSP-492</t>
+  </si>
+  <si>
+    <t>NHTSA-2007-28264</t>
+  </si>
+  <si>
+    <t>ZZR1100</t>
+  </si>
+  <si>
+    <t>VSP-247</t>
+  </si>
+  <si>
+    <t>NHTSA-1998-3630</t>
+  </si>
+  <si>
+    <t>Ken-Mex</t>
+  </si>
+  <si>
+    <t>T800</t>
+  </si>
+  <si>
+    <t>VSP-187</t>
+  </si>
+  <si>
+    <t>96-89</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 96-089</t>
+  </si>
+  <si>
+    <t>Komet</t>
+  </si>
+  <si>
+    <t>Standard, Classic &amp; Eurolite trailer</t>
+  </si>
+  <si>
+    <t>Coupe &amp; Cabriolet</t>
+  </si>
+  <si>
+    <t>2000-2005</t>
+  </si>
+  <si>
+    <t>VSP-477</t>
+  </si>
+  <si>
+    <t>NHTSA-2005-23433</t>
+  </si>
+  <si>
+    <t>KTM</t>
+  </si>
+  <si>
+    <t>Duke II</t>
+  </si>
+  <si>
+    <t>1995-2000</t>
+  </si>
+  <si>
+    <t>VSP-363</t>
+  </si>
+  <si>
+    <t>NHTSA-2001-9649</t>
+  </si>
+  <si>
+    <t>Lamborghini</t>
+  </si>
+  <si>
+    <t>Diablo</t>
+  </si>
+  <si>
+    <t>VCP-26</t>
+  </si>
+  <si>
+    <t>NHTSA-2003-14628</t>
+  </si>
+  <si>
+    <t>Diablo (except 1997 Coupe)</t>
+  </si>
+  <si>
+    <t>Coupe and Roadster</t>
+  </si>
+  <si>
+    <t>VSP-416</t>
+  </si>
+  <si>
+    <t>Diablo SE30</t>
+  </si>
+  <si>
     <t>1994-1995</t>
   </si>
   <si>
-    <t>600SS</t>
-[...407 lines deleted...]
-    <t>Diablo (except 1997 Coupe)</t>
+    <t>VSP-586</t>
+  </si>
+  <si>
+    <t>NHTSA-2016-0005</t>
+  </si>
+  <si>
+    <t>Gallardo (manufactured 1/1/04-12/31/04)</t>
+  </si>
+  <si>
+    <t>VSP-458</t>
+  </si>
+  <si>
+    <t>NHTSA-2004-19122</t>
+  </si>
+  <si>
+    <t>Gallardo (manufactured 1/1/06-8/31/06)</t>
+  </si>
+  <si>
+    <t>VSP-508</t>
+  </si>
+  <si>
+    <t>NHTSA-2008-0117</t>
   </si>
   <si>
     <t>Murcielago</t>
   </si>
   <si>
     <t>Roadster</t>
   </si>
   <si>
+    <t>VSP-476</t>
+  </si>
+  <si>
+    <t>NHTSA-2005-23083</t>
+  </si>
+  <si>
+    <t>VSP-595</t>
+  </si>
+  <si>
+    <t>NHTSA-2015-0105</t>
+  </si>
+  <si>
     <t>Land Rover</t>
   </si>
   <si>
+    <t>Defender 90 (manufactured before 9/1/97) and VIN "SALDV224*VA" or "SALDV324*VA"</t>
+  </si>
+  <si>
+    <t>VSP-432</t>
+  </si>
+  <si>
     <t>NHTSA-2004-17022</t>
   </si>
   <si>
     <t>Discovery</t>
   </si>
   <si>
+    <t>VSP-338</t>
+  </si>
+  <si>
     <t>NHTSA-1999-5734</t>
   </si>
   <si>
     <t>Discovery (II)</t>
   </si>
   <si>
+    <t>VSP-437</t>
+  </si>
+  <si>
+    <t>NHTSA-2004-17179</t>
+  </si>
+  <si>
     <t>Range Rover</t>
   </si>
   <si>
+    <t>VSP-509</t>
+  </si>
+  <si>
+    <t>NHTSA-2008-0120</t>
+  </si>
+  <si>
+    <t>VSP-538</t>
+  </si>
+  <si>
+    <t>NHTSA-2012-0040</t>
+  </si>
+  <si>
     <t>Lexus</t>
   </si>
   <si>
     <t>GS300</t>
   </si>
   <si>
+    <t>VSP-460</t>
+  </si>
+  <si>
+    <t>NHTSA-2004-19548</t>
+  </si>
+  <si>
     <t>1993-1996</t>
   </si>
   <si>
+    <t>VSP-293</t>
+  </si>
+  <si>
+    <t>NHTSA-1999-5197</t>
+  </si>
+  <si>
     <t>RX300</t>
   </si>
   <si>
+    <t>VSP-307</t>
+  </si>
+  <si>
+    <t>NHTSA-1999-5503</t>
+  </si>
+  <si>
     <t>SC300</t>
   </si>
   <si>
-    <t>97-60</t>
+    <t>VSP-225</t>
+  </si>
+  <si>
+    <t>97-060</t>
   </si>
   <si>
     <t>SC400</t>
   </si>
   <si>
+    <t>Liberte</t>
+  </si>
+  <si>
+    <t>Omega 534 Compass</t>
+  </si>
+  <si>
+    <t>VCP-610</t>
+  </si>
+  <si>
+    <t>NHTSA-2019-0044</t>
+  </si>
+  <si>
     <t>M&amp;V</t>
   </si>
   <si>
     <t>Type NS4G31 trailer</t>
   </si>
   <si>
-    <t>2008-2010</t>
+    <t>VCP-46</t>
+  </si>
+  <si>
+    <t>NHTSA-2011-0062</t>
+  </si>
+  <si>
+    <t>Magni</t>
   </si>
   <si>
     <t>Australia, Sfida</t>
   </si>
   <si>
     <t>1996-1999</t>
   </si>
   <si>
+    <t>VSP-264</t>
+  </si>
+  <si>
+    <t>NHTSA-1998-4078</t>
+  </si>
+  <si>
     <t>Mazda</t>
   </si>
   <si>
     <t>MPV</t>
   </si>
   <si>
+    <t>VSP-413</t>
+  </si>
+  <si>
+    <t>NHTSA-2003-16449</t>
+  </si>
+  <si>
     <t>Xedos 9</t>
   </si>
   <si>
+    <t>VSP-351</t>
+  </si>
+  <si>
+    <t>NHTSA-2000-7756</t>
+  </si>
+  <si>
     <t>McLaren</t>
   </si>
   <si>
     <t>MP4-12C</t>
   </si>
   <si>
+    <t>VSP-569</t>
+  </si>
+  <si>
     <t>NHTSA-2014-0004</t>
   </si>
   <si>
+    <t>NHTSA-2012-0004</t>
+  </si>
+  <si>
     <t>Mercedes-Benz</t>
   </si>
   <si>
-    <t>96-63</t>
-[...1 lines deleted...]
-  <si>
     <t>220 TE</t>
   </si>
   <si>
-    <t>96-62</t>
-[...2 lines deleted...]
-    <t>96-60</t>
+    <t>Station Wagon</t>
+  </si>
+  <si>
+    <t>VSP-167</t>
+  </si>
+  <si>
+    <t>96–062</t>
   </si>
   <si>
     <t>350 CLS</t>
   </si>
   <si>
-    <t>96-59</t>
+    <t>Coupe sedan</t>
+  </si>
+  <si>
+    <t>VCP-45</t>
+  </si>
+  <si>
+    <t>NHTSA-2011-0019</t>
   </si>
   <si>
     <t>600 SEL</t>
   </si>
   <si>
+    <t>VSP-271</t>
+  </si>
+  <si>
+    <t>NHTSA-1998-4381</t>
+  </si>
+  <si>
     <t>C 320</t>
   </si>
   <si>
+    <t>VSP-441</t>
+  </si>
+  <si>
+    <t>NHTSA-2004-17647</t>
+  </si>
+  <si>
     <t>C Class</t>
   </si>
   <si>
+    <t>VSP-331</t>
+  </si>
+  <si>
+    <t>NHTSA-1999-6039</t>
+  </si>
+  <si>
+    <t>VSP-456</t>
+  </si>
+  <si>
+    <t>NHTSA-2004-19486</t>
+  </si>
+  <si>
+    <t>C Class (manufactured prior to 9/1/2006)</t>
+  </si>
+  <si>
     <t>W203</t>
   </si>
   <si>
     <t>2003-2006</t>
   </si>
   <si>
+    <t>VSP-521</t>
+  </si>
+  <si>
+    <t>NHTSA-2009-0148</t>
+  </si>
+  <si>
+    <t>C Class (manufactured before 9/1/06)</t>
+  </si>
+  <si>
+    <t>W203 Chassis</t>
+  </si>
+  <si>
+    <t>VPS-521</t>
+  </si>
+  <si>
     <t>CL 500</t>
   </si>
   <si>
+    <t>VSP-277</t>
+  </si>
+  <si>
+    <t>NHTSA-1998-4576</t>
+  </si>
+  <si>
+    <t>VSP-370</t>
+  </si>
+  <si>
     <t>NHTSA-2001-9707</t>
   </si>
   <si>
     <t>CL 600</t>
   </si>
   <si>
     <t>CLK 320</t>
   </si>
   <si>
+    <t>VSP-357</t>
+  </si>
+  <si>
+    <t>NHTSA-2000-7963</t>
+  </si>
+  <si>
     <t>CLK Class</t>
   </si>
   <si>
+    <t>VSP-380</t>
+  </si>
+  <si>
+    <t>NHTSA-2002-12048</t>
+  </si>
+  <si>
     <t>2002-2005</t>
   </si>
   <si>
+    <t>VSP-478</t>
+  </si>
+  <si>
+    <t>NHTSA-2006-23698</t>
+  </si>
+  <si>
+    <t>CLS 63 AMG</t>
+  </si>
+  <si>
+    <t>VSP-599</t>
+  </si>
+  <si>
+    <t>NHTSA-2017-0074</t>
+  </si>
+  <si>
+    <t>CLS Class (manufactured prior to 9/1/06)</t>
+  </si>
+  <si>
+    <t>VSP-532</t>
+  </si>
+  <si>
+    <t>NHTSA-2011-0057</t>
+  </si>
+  <si>
     <t>E 200</t>
   </si>
   <si>
+    <t>VSP-278</t>
+  </si>
+  <si>
+    <t>NHTSA-1998-4575</t>
+  </si>
+  <si>
     <t>E 220</t>
   </si>
   <si>
+    <t>VSP-168</t>
+  </si>
+  <si>
     <t>E 280</t>
   </si>
   <si>
+    <t>VSP-166</t>
+  </si>
+  <si>
     <t>E 320</t>
   </si>
   <si>
+    <t>VSP-240</t>
+  </si>
+  <si>
+    <t>NHTSA-1998-3661</t>
+  </si>
+  <si>
+    <t>VSP-318</t>
+  </si>
+  <si>
+    <t>NHTSA-1999-6351</t>
+  </si>
+  <si>
+    <t>VSP-418</t>
+  </si>
+  <si>
+    <t>NHTSA-2003-16473</t>
+  </si>
+  <si>
     <t>E 420</t>
   </si>
   <si>
+    <t>VSP-169</t>
+  </si>
+  <si>
     <t>E 500</t>
   </si>
   <si>
+    <t>VSP-304</t>
+  </si>
+  <si>
+    <t>NHTSA-1999-5495</t>
+  </si>
+  <si>
     <t>E Class</t>
   </si>
   <si>
     <t>W210</t>
   </si>
   <si>
     <t>1996-2002</t>
   </si>
   <si>
+    <t>VSP-401</t>
+  </si>
+  <si>
     <t>NHTSA-2002-13933</t>
   </si>
   <si>
+    <t>VSP-429</t>
+  </si>
+  <si>
+    <t>NHTSA-2004-16888</t>
+  </si>
+  <si>
     <t>G-Wagon</t>
   </si>
   <si>
-    <t>95-56</t>
+    <t>VCP-51</t>
+  </si>
+  <si>
+    <t>NHTSA-2012-0148</t>
+  </si>
+  <si>
+    <t>463 Chassis, LWB</t>
+  </si>
+  <si>
+    <t>VSP-549</t>
+  </si>
+  <si>
+    <t>NHTSA-2013-0012</t>
+  </si>
+  <si>
+    <t xml:space="preserve">G-Wagon </t>
+  </si>
+  <si>
+    <t>463 Chassis, LWB SUV</t>
+  </si>
+  <si>
+    <t>VSP-527</t>
+  </si>
+  <si>
+    <t>NHTSA-2010-0045</t>
+  </si>
+  <si>
+    <t>VSP-583</t>
+  </si>
+  <si>
+    <t>NHTSA-2015-0082</t>
+  </si>
+  <si>
+    <t>GL500</t>
+  </si>
+  <si>
+    <t>VSP-601</t>
+  </si>
+  <si>
+    <t>NHTSA-2018-0007</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GL550 </t>
+  </si>
+  <si>
+    <t>VSP-607</t>
+  </si>
+  <si>
+    <t>NHTSA-2018-0070</t>
+  </si>
+  <si>
+    <t>GLS Class</t>
+  </si>
+  <si>
+    <t>VCP-11</t>
+  </si>
+  <si>
+    <t>95–56</t>
+  </si>
+  <si>
+    <t>95–58</t>
+  </si>
+  <si>
+    <t>VCP-15</t>
   </si>
   <si>
     <t>96-106</t>
   </si>
   <si>
+    <t>VCP-16</t>
+  </si>
+  <si>
+    <t>NHTSA-1998-3810</t>
+  </si>
+  <si>
+    <t>NHTSA-1998-4074</t>
+  </si>
+  <si>
+    <t>VCP-18</t>
+  </si>
+  <si>
     <t>NHTSA-2000-7139</t>
   </si>
   <si>
-    <t>G-Wagon 5 DR LWB</t>
+    <t>VCP-21</t>
   </si>
   <si>
     <t>NHTSA-2001-10175</t>
   </si>
   <si>
-    <t>463 5 DR</t>
+    <t xml:space="preserve"> 5 DR  (LWB)</t>
+  </si>
+  <si>
+    <t>VSP-392</t>
+  </si>
+  <si>
+    <t>NHTSA-2002-12730</t>
+  </si>
+  <si>
+    <t>463  (LWB, V-8)</t>
+  </si>
+  <si>
+    <t>VCP-13</t>
   </si>
   <si>
     <t>96-14</t>
   </si>
   <si>
+    <t>463 (SWB)</t>
+  </si>
+  <si>
+    <t>VCP-28</t>
+  </si>
+  <si>
+    <t>NHTSA-2004-19737</t>
+  </si>
+  <si>
+    <t>VCP-31</t>
+  </si>
+  <si>
     <t>NHTSA-2005-21845</t>
   </si>
   <si>
+    <t>VCP-14</t>
+  </si>
+  <si>
     <t>96-36</t>
   </si>
   <si>
     <t>2001-2003</t>
   </si>
   <si>
+    <t>VCP-25</t>
+  </si>
+  <si>
+    <t>NHTSA-2003-15172</t>
+  </si>
+  <si>
+    <t>G-Wagon (manufactured before 9/1/06)</t>
+  </si>
+  <si>
+    <t>VCP-35</t>
+  </si>
+  <si>
+    <t>NHTSA-2006-24965</t>
+  </si>
+  <si>
     <t>Maybach</t>
   </si>
   <si>
+    <t>VSP-486</t>
+  </si>
+  <si>
+    <t>NHTSA-2006-25515</t>
+  </si>
+  <si>
     <t>S 320</t>
   </si>
   <si>
+    <t>VSP-236</t>
+  </si>
+  <si>
+    <t>NHTSA-1997-3189</t>
+  </si>
+  <si>
+    <t>NHTSA-1998-3514</t>
+  </si>
+  <si>
     <t>S 420</t>
   </si>
   <si>
+    <t>VSP-267</t>
+  </si>
+  <si>
+    <t>NHTSA-1998-4103</t>
+  </si>
+  <si>
     <t>S 500</t>
   </si>
   <si>
+    <t>VSP-235</t>
+  </si>
+  <si>
+    <t>NHTSA-1997-3190</t>
+  </si>
+  <si>
+    <t>VSP-371</t>
+  </si>
+  <si>
+    <t>NHTSA-2001-9947</t>
+  </si>
+  <si>
     <t>S 600</t>
   </si>
   <si>
+    <t>VSP-297</t>
+  </si>
+  <si>
+    <t>NHTSA-1999-5496</t>
+  </si>
+  <si>
     <t>S Class</t>
   </si>
   <si>
+    <t>VSP-342</t>
+  </si>
+  <si>
+    <t>NHTSA-2000-7225</t>
+  </si>
+  <si>
+    <t>VSP-325</t>
+  </si>
+  <si>
+    <t>NHTSA-1999-6348</t>
+  </si>
+  <si>
+    <t xml:space="preserve">*- XCZ </t>
+  </si>
+  <si>
     <t>W220</t>
   </si>
   <si>
     <t>1999-2002</t>
   </si>
   <si>
+    <t>VSP-387</t>
+  </si>
+  <si>
+    <t>NHTSA-2002-12316</t>
+  </si>
+  <si>
+    <t>VSP-565</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NHTSA-2014-0038 </t>
+  </si>
+  <si>
+    <t>VSP-442</t>
+  </si>
+  <si>
     <t>NHTSA-2004-17766</t>
   </si>
   <si>
     <t>2007-2010</t>
   </si>
   <si>
+    <t>VSP-566</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NHTSA-2014-0037 </t>
+  </si>
+  <si>
+    <t>S class (manufactured before 9/1/2006)</t>
+  </si>
+  <si>
+    <t>VSP-525</t>
+  </si>
+  <si>
+    <t>NHTSA-2009-0191</t>
+  </si>
+  <si>
+    <t>SL (manufactured before 9/1/06)</t>
+  </si>
+  <si>
+    <t>VSP-574</t>
+  </si>
+  <si>
+    <t>NHTSA-2015-0081</t>
+  </si>
+  <si>
     <t>SL Class</t>
   </si>
   <si>
+    <t>VSP-329</t>
+  </si>
+  <si>
+    <t>NHTSA-1999-6349</t>
+  </si>
+  <si>
     <t>W129</t>
   </si>
   <si>
-    <t>R230</t>
+    <t>VSP-386</t>
+  </si>
+  <si>
+    <t>NHTSA-2002-12317</t>
+  </si>
+  <si>
+    <t>230</t>
+  </si>
+  <si>
+    <t>VCP-19</t>
   </si>
   <si>
     <t>NHTSA-2002-11846</t>
   </si>
   <si>
-    <t>SL Class (European market)</t>
+    <t xml:space="preserve">SL Class </t>
   </si>
   <si>
     <t>2003-2005</t>
   </si>
   <si>
+    <t>VSP-470</t>
+  </si>
+  <si>
+    <t>NHTSA-2005-21844</t>
+  </si>
+  <si>
     <t>SLK</t>
   </si>
   <si>
+    <t>VSP-257</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NHTSA-1998-3809 </t>
+  </si>
+  <si>
+    <t>VSP-381</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NHTSA-2002-12046 </t>
+  </si>
+  <si>
+    <t>SLK class</t>
+  </si>
+  <si>
+    <t>VSP-581</t>
+  </si>
+  <si>
+    <t>NHTSA-2015-0083</t>
+  </si>
+  <si>
+    <t>SLK Class (manufactured between 8/31/04 and 8/31/06)</t>
+  </si>
+  <si>
+    <t>171 Chassis</t>
+  </si>
+  <si>
+    <t>VSP-511</t>
+  </si>
+  <si>
+    <t>NHTSA-2008-0139</t>
+  </si>
+  <si>
+    <t>SLR (manufactured prior to 9/1/2006)</t>
+  </si>
+  <si>
+    <t>VSP-558</t>
+  </si>
+  <si>
+    <t>NHTSA-2013-0032</t>
+  </si>
+  <si>
     <t>Mercedes-Benz (truck)</t>
   </si>
   <si>
     <t>Sprinter</t>
   </si>
   <si>
     <t>2001-2005</t>
   </si>
   <si>
+    <t>VSP-468</t>
+  </si>
+  <si>
+    <t>NHTSA-2005-21011</t>
+  </si>
+  <si>
     <t>Mini</t>
   </si>
   <si>
-    <t>Cooper (European market)</t>
+    <t xml:space="preserve">Cooper </t>
   </si>
   <si>
     <t>Convertible</t>
   </si>
   <si>
+    <t>VSP-482</t>
+  </si>
+  <si>
+    <t>NHTSA-2006-24310</t>
+  </si>
+  <si>
     <t>Mitsubishi</t>
   </si>
   <si>
+    <t xml:space="preserve">Outlander </t>
+  </si>
+  <si>
+    <t>VSP-564</t>
+  </si>
+  <si>
+    <t>NHTSA-2013-0106</t>
+  </si>
+  <si>
+    <t>Moto Guzzi</t>
+  </si>
+  <si>
     <t>California</t>
   </si>
   <si>
+    <t>VSP-495</t>
+  </si>
+  <si>
+    <t>NHTSA-2007-0006</t>
+  </si>
+  <si>
     <t>California EV</t>
   </si>
   <si>
+    <t>VSP-403</t>
+  </si>
+  <si>
+    <t>NHTSA-2002-14087</t>
+  </si>
+  <si>
+    <t>NHTSA-2003-14682</t>
+  </si>
+  <si>
     <t>Daytona RS</t>
   </si>
   <si>
     <t>F4</t>
   </si>
   <si>
+    <t>VSP-420</t>
+  </si>
+  <si>
+    <t>NHTSA-2003-16508</t>
+  </si>
+  <si>
     <t>Nissan</t>
   </si>
   <si>
+    <t>GTS &amp; GTR (RHD), a.k.a. "Skyline," manufactured 1/96- 6/98</t>
+  </si>
+  <si>
     <t>R33</t>
   </si>
   <si>
+    <t>VCP-32</t>
+  </si>
+  <si>
     <t>NHTSA-2005-22654</t>
   </si>
   <si>
     <t>Pathfinder</t>
   </si>
   <si>
+    <t>VSP-412</t>
+  </si>
+  <si>
+    <t>NHTSA-2003-16402</t>
+  </si>
+  <si>
+    <t>Penman</t>
+  </si>
+  <si>
+    <t>Lightweight GS Cargo Trailer</t>
+  </si>
+  <si>
+    <t>VCP-64</t>
+  </si>
+  <si>
+    <t>NHTSA-2017-0102</t>
+  </si>
+  <si>
+    <t>NHTSA-2018-0068</t>
+  </si>
+  <si>
+    <t>Piaggio</t>
+  </si>
+  <si>
+    <t>Vespa ET2, ET4</t>
+  </si>
+  <si>
+    <t>VSP-378</t>
+  </si>
+  <si>
+    <t>NHTSA-2002-11780</t>
+  </si>
+  <si>
+    <t>Vespa</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> LX and PX</t>
+  </si>
+  <si>
+    <t>VSP-496</t>
+  </si>
+  <si>
+    <t>NHTSA-2007-0005</t>
+  </si>
+  <si>
     <t>Plymouth</t>
   </si>
   <si>
     <t>Voyager</t>
   </si>
   <si>
+    <t>VSP-353</t>
+  </si>
+  <si>
+    <t>NHTSA-2000-7966</t>
+  </si>
+  <si>
     <t>Porsche</t>
   </si>
   <si>
+    <t>VSP-526</t>
+  </si>
+  <si>
+    <t>NHTSA-2010-0031</t>
+  </si>
+  <si>
     <t>911 Carrera</t>
   </si>
   <si>
-    <t>96-64</t>
+    <t>VSP-546</t>
+  </si>
+  <si>
+    <t>NHTSA-2013-0014</t>
+  </si>
+  <si>
+    <t>VSP-165</t>
+  </si>
+  <si>
+    <t>96-064</t>
+  </si>
+  <si>
+    <t>VSP-346</t>
+  </si>
+  <si>
+    <t>NHTSA-2000-7511</t>
+  </si>
+  <si>
+    <t>911 Turbo</t>
+  </si>
+  <si>
+    <t>VSP-347</t>
+  </si>
+  <si>
+    <t>NHTSA-2000-7710</t>
+  </si>
+  <si>
+    <t>996</t>
+  </si>
+  <si>
+    <t>VSP-439</t>
+  </si>
+  <si>
+    <t>NHTSA-2004-17473</t>
+  </si>
+  <si>
+    <t>911 GT3</t>
+  </si>
+  <si>
+    <t>VSP-438</t>
+  </si>
+  <si>
+    <t>NHTSA-2004-17413</t>
+  </si>
+  <si>
+    <t>911 Carrera GT</t>
+  </si>
+  <si>
+    <t>VSP-463</t>
+  </si>
+  <si>
+    <t>NHTSA-2005-20489</t>
+  </si>
+  <si>
+    <t>911 Carrera (manufactured before 9/1/06)</t>
   </si>
   <si>
     <t>Cabriolet</t>
   </si>
   <si>
-    <t>911 Turbo</t>
-[...2 lines deleted...]
-    <t>Boxster</t>
+    <t>VSP-531</t>
+  </si>
+  <si>
+    <t>NHTSA-2008-0186</t>
+  </si>
+  <si>
+    <t>VSP-542</t>
+  </si>
+  <si>
+    <t>NHTSA-2012-0160</t>
+  </si>
+  <si>
+    <t>VSP-612</t>
+  </si>
+  <si>
+    <t>NHTSA-2019-0115</t>
+  </si>
+  <si>
+    <t>VSP-266</t>
+  </si>
+  <si>
+    <t>NHTSA-1998-4166</t>
+  </si>
+  <si>
+    <t>VSP-272</t>
+  </si>
+  <si>
+    <t>NHTSA-1998-4336</t>
+  </si>
+  <si>
+    <t>Boxster (manufactured before 9/1/02)</t>
+  </si>
+  <si>
+    <t>VSP-390</t>
+  </si>
+  <si>
+    <t>NHTSA-2002-12732</t>
   </si>
   <si>
     <t>Cayenne</t>
   </si>
   <si>
+    <t>VSP-464</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NHTSA-2005-20649 </t>
+  </si>
+  <si>
+    <t>Cayenne (manufactured before 9/1/06)</t>
+  </si>
+  <si>
+    <t>VSP-519</t>
+  </si>
+  <si>
+    <t>NHTSA-2009-0101</t>
+  </si>
+  <si>
     <t>Cayenne S</t>
   </si>
   <si>
+    <t>VSP-543</t>
+  </si>
+  <si>
+    <t>NHTSA-2012-0150</t>
+  </si>
+  <si>
     <t>GT2</t>
   </si>
   <si>
+    <t>Turbo</t>
+  </si>
+  <si>
+    <t>VCP-20</t>
+  </si>
+  <si>
     <t>NHTSA-2002-11878</t>
   </si>
   <si>
+    <t>VSP-388</t>
+  </si>
+  <si>
     <t>GT3 RS</t>
   </si>
   <si>
+    <t>VSP-552</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NHTSA-2013-0015 </t>
+  </si>
+  <si>
+    <t>Panamera</t>
+  </si>
+  <si>
+    <t>VSP-600</t>
+  </si>
+  <si>
+    <t>NHTSA-2018-0011</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PT </t>
+  </si>
+  <si>
+    <t>Gemala Saranaupaya 1600</t>
+  </si>
+  <si>
+    <t>Double Axle</t>
+  </si>
+  <si>
     <t>Rice</t>
   </si>
   <si>
-    <t>Beaufort Double</t>
+    <t xml:space="preserve">Beaufort </t>
+  </si>
+  <si>
+    <t>Double Trailer</t>
+  </si>
+  <si>
+    <t>VSP-529</t>
+  </si>
+  <si>
+    <t>NHTSA-2010-0173</t>
   </si>
   <si>
     <t>Rolls Royce</t>
   </si>
   <si>
     <t>Phantom</t>
   </si>
   <si>
+    <t>VSP-455</t>
+  </si>
+  <si>
+    <t>NHTSA-2004-19290</t>
+  </si>
+  <si>
     <t>Saab</t>
   </si>
   <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>VSP-426</t>
+  </si>
+  <si>
+    <t>NHTSA-2003-16672</t>
+  </si>
+  <si>
     <t>900 SE</t>
   </si>
   <si>
-    <t>97-48</t>
+    <t>VSP-219</t>
+  </si>
+  <si>
+    <t>97-048</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 97-048</t>
   </si>
   <si>
     <t>Smart Car</t>
   </si>
   <si>
+    <t>Passion, Pulse, Pure</t>
+  </si>
+  <si>
+    <t>Coupe &amp; cabriolet</t>
+  </si>
+  <si>
+    <t>VCP-30</t>
+  </si>
+  <si>
+    <t>NHTSA-2005-21334</t>
+  </si>
+  <si>
+    <t xml:space="preserve">coupe &amp; cabriolet </t>
+  </si>
+  <si>
+    <t>VCP-27</t>
+  </si>
+  <si>
+    <t>NHTSA-2003-16401</t>
+  </si>
+  <si>
+    <t>NHTSA-2003-15428</t>
+  </si>
+  <si>
+    <t>VCP-34</t>
+  </si>
+  <si>
+    <t>NHTSA-2005-23391</t>
+  </si>
+  <si>
+    <t>VCP-39</t>
+  </si>
+  <si>
     <t>NHTSA-2007-27774</t>
   </si>
   <si>
     <t>Subaru</t>
   </si>
   <si>
     <t>Forester</t>
   </si>
   <si>
+    <t>VSP-510</t>
+  </si>
+  <si>
     <t>NHTSA-2008-0036</t>
   </si>
   <si>
+    <t>Suzuki</t>
+  </si>
+  <si>
+    <t>GSX1300R (Hayabusa)</t>
+  </si>
+  <si>
+    <t>1999-2006</t>
+  </si>
+  <si>
+    <t>VSP-484</t>
+  </si>
+  <si>
+    <t>NHTSA-2006-25398</t>
+  </si>
+  <si>
+    <t>2007-2011</t>
+  </si>
+  <si>
+    <t>VSP-533</t>
+  </si>
+  <si>
+    <t>NHTSA-2011-0055</t>
+  </si>
+  <si>
     <t>GSF 750</t>
   </si>
   <si>
-    <t>1999-2006</t>
-[...2 lines deleted...]
-    <t>2007-2011</t>
+    <t>VSP-287</t>
+  </si>
+  <si>
+    <t>NHTSA-1999-5071</t>
   </si>
   <si>
     <t>GSX-R 1100</t>
   </si>
   <si>
-    <t>97-65</t>
+    <t>VSP-227</t>
+  </si>
+  <si>
+    <t>97-065</t>
   </si>
   <si>
     <t>GSX-R 750</t>
   </si>
   <si>
+    <t>VSP-275</t>
+  </si>
+  <si>
+    <t>NHTSA-1998-4546</t>
+  </si>
+  <si>
+    <t>VSP-417</t>
+  </si>
+  <si>
+    <t>NHTSA-2003-16474</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Swift </t>
+  </si>
+  <si>
+    <t>Sprite Alpine 4</t>
+  </si>
+  <si>
+    <t>4 Single Axle</t>
+  </si>
+  <si>
+    <t>2018-2019</t>
+  </si>
+  <si>
+    <t>VCP-66</t>
+  </si>
+  <si>
+    <t>NHTSA-2019-0046</t>
+  </si>
+  <si>
     <t>Thule</t>
   </si>
   <si>
     <t>3008BL boat trailer</t>
   </si>
   <si>
+    <t>VCP-52</t>
+  </si>
+  <si>
+    <t>NHTSA-2013-0035</t>
+  </si>
+  <si>
     <t>Toyota</t>
   </si>
   <si>
     <t>4-Runner</t>
   </si>
   <si>
+    <t>VSP-449</t>
+  </si>
+  <si>
+    <t>NHTSA-2004-18946</t>
+  </si>
+  <si>
     <t>Avalon</t>
   </si>
   <si>
+    <t>VSP-308</t>
+  </si>
+  <si>
+    <t>NHTSA-1999-5733</t>
+  </si>
+  <si>
     <t>Land Cruiser</t>
   </si>
   <si>
-    <t>97-39</t>
+    <t>VSP-218</t>
+  </si>
+  <si>
+    <t>97-039</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 97–039</t>
+  </si>
+  <si>
+    <t>Land Cruiser (manufactured prior to 9/1/2006)</t>
+  </si>
+  <si>
+    <t>IFS 100 series</t>
+  </si>
+  <si>
+    <t>VSP-539</t>
+  </si>
+  <si>
+    <t>NHTSA-2012-0035</t>
   </si>
   <si>
     <t>Previa</t>
   </si>
   <si>
     <t>1993-1997</t>
   </si>
   <si>
+    <t>VSP-302</t>
+  </si>
+  <si>
+    <t>NHTSA-1999-5530</t>
+  </si>
+  <si>
     <t>RAV4</t>
   </si>
   <si>
+    <t>VSP-328</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NHTSA-1999-6062 </t>
+  </si>
+  <si>
+    <t>VSP-480</t>
+  </si>
+  <si>
     <t>NHTSA-2006-23701</t>
   </si>
   <si>
+    <t>Triumph</t>
+  </si>
+  <si>
     <t>Thunderbird</t>
   </si>
   <si>
+    <t>VSP-311</t>
+  </si>
+  <si>
+    <t>NHTSA-1999-5909</t>
+  </si>
+  <si>
+    <t>Ukang</t>
+  </si>
+  <si>
+    <t>FT-200 Trailer</t>
+  </si>
+  <si>
+    <t>VCP-65</t>
+  </si>
+  <si>
+    <t>NHTSA-2018-0006</t>
+  </si>
+  <si>
+    <t>Victory</t>
+  </si>
+  <si>
+    <t>Hammer 8-Ball</t>
+  </si>
+  <si>
+    <t>VSP-597</t>
+  </si>
+  <si>
+    <t>NHTSA-2018-0012</t>
+  </si>
+  <si>
     <t>Volkswagen</t>
   </si>
   <si>
     <t>Bora</t>
   </si>
   <si>
+    <t>VSP-540</t>
+  </si>
+  <si>
+    <t>NHTSA-2011-0181</t>
+  </si>
+  <si>
     <t>Golf</t>
   </si>
   <si>
+    <t>VSP-502</t>
+  </si>
+  <si>
+    <t>NHTSA-2007-0022</t>
+  </si>
+  <si>
     <t>Jetta</t>
   </si>
   <si>
+    <t>VSP-274</t>
+  </si>
+  <si>
     <t>NHTSA-1998-4774</t>
   </si>
   <si>
+    <t>NHTSA–98–4774</t>
+  </si>
+  <si>
     <t>Passat</t>
   </si>
   <si>
+    <t>Wagon &amp; Sedan</t>
+  </si>
+  <si>
+    <t>VSP-488</t>
+  </si>
+  <si>
+    <t>NHTSA-2007-27376</t>
+  </si>
+  <si>
     <t>Transporter</t>
   </si>
   <si>
+    <t>VSP-554</t>
+  </si>
+  <si>
+    <t>NHTSA-2013-0031</t>
+  </si>
+  <si>
     <t>Volvo</t>
   </si>
   <si>
     <t>850 Turbo</t>
   </si>
   <si>
+    <t>VSP-286</t>
+  </si>
+  <si>
+    <t>NHTSA-1998-4863</t>
+  </si>
+  <si>
     <t>C70</t>
   </si>
   <si>
+    <t>VSP-434</t>
+  </si>
+  <si>
+    <t>NHTSA-2004-17142</t>
+  </si>
+  <si>
     <t>S70</t>
   </si>
   <si>
     <t>1998-2000</t>
   </si>
   <si>
+    <t>VSP-335</t>
+  </si>
+  <si>
+    <t>NHTSA-1999-6526</t>
+  </si>
+  <si>
     <t>Westfalia</t>
   </si>
   <si>
     <t>14ft Double Axle Cargo trailer</t>
   </si>
   <si>
-    <t>1994&amp;1997</t>
+    <t>1994,1997</t>
+  </si>
+  <si>
+    <t>VCP-56</t>
+  </si>
+  <si>
+    <t>NHTSA-2013-0105</t>
+  </si>
+  <si>
+    <t>Yamaha</t>
   </si>
   <si>
     <t>Drag Star 1100</t>
   </si>
   <si>
     <t>1999-2007</t>
   </si>
   <si>
+    <t>VSP-497</t>
+  </si>
+  <si>
+    <t>NHTSA-2007-0004</t>
+  </si>
+  <si>
     <t>FJR 1300</t>
   </si>
   <si>
+    <t>VCP-23</t>
+  </si>
+  <si>
+    <t>NHTSA-2002-13538</t>
+  </si>
+  <si>
     <t>R1</t>
   </si>
   <si>
+    <t>VSP-360</t>
+  </si>
+  <si>
+    <t>NHTSA-2000-8281</t>
+  </si>
+  <si>
     <t>Virago</t>
   </si>
   <si>
-    <t>Make</t>
-[...1114 lines deleted...]
-  <si>
     <t>VSP-301</t>
   </si>
   <si>
-    <t>VSP-302</t>
-[...598 lines deleted...]
-  <si>
+    <t>NHTSA-1999-5500</t>
+  </si>
+  <si>
+    <t>96-22879</t>
+  </si>
+  <si>
+    <t>96-22880</t>
+  </si>
+  <si>
+    <t>96-15526</t>
+  </si>
+  <si>
+    <t>Sedan &amp; Wagon</t>
+  </si>
+  <si>
+    <t>VSP-580/VCP-61</t>
+  </si>
+  <si>
+    <t>Not Available</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <color rgb="FF1155CC"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>NHTSA-2000-6820</t>
+    </r>
     <r>
       <rPr>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
-      <t>NHTSA-2013-0036
-NHTSA-2014-0067</t>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
+    <t>Volvo B7L
+chassis</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <color rgb="FF1155CC"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>NHTSA-2010-0078</t>
+    </r>
     <r>
       <rPr>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
-      <t>NHTSA-2010-0108
-NHTSA-2011-0124</t>
+      <t xml:space="preserve"> </t>
     </r>
-  </si>
-[...2840 lines deleted...]
-    <t>Piaggio</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
-      <charset val="204"/>
-[...5 lines deleted...]
-      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
-[...5 lines deleted...]
-      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color rgb="FF0000FF"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color rgb="FF1155CC"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF333333"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor theme="0"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="1">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+  <cellXfs count="31">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="1" xr:uid="{B7A1EA1B-48CA-4A44-81AF-1020CB2DB874}"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="absolute">
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>523875</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>609600</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>142875</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="1027" name="Text Box 3" hidden="1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B9C7C035-C72B-E76A-05CC-2DEADE554BCE}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="10515600" y="61417200"/>
+          <a:ext cx="4067175" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="FFFFE1"/>
+        </a:solidFill>
+        <a:ln w="9525">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+        <a:effectLst>
+          <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+            <a:srgbClr val="000000"/>
+          </a:outerShdw>
+        </a:effectLst>
+        <a:extLst>
+          <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+            <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="1"/>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Sheets">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="0000FF"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Sheets">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Times New Roman"/>
+        <a:ea typeface="Times New Roman"/>
+        <a:cs typeface="Times New Roman"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Times New Roman"/>
+        <a:ea typeface="Times New Roman"/>
+        <a:cs typeface="Times New Roman"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2003/07/31/03-19524/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2012/11/26/2012-28628/notice-of-receipt-of-petition-for-decision-that-nonconforming-2009-porsche-911-997-passenger-cars" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2008/03/25/E8-6074/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2000/06/22/00-15848/notice-of-receipt-of-petition-for-decision-that-nonconforming-1996-2000-audi-a4-passenger-cars-are" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2008/03/25/E8-6074/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2003/11/14/03-28525/notice-of-receipt-of-petition-for-decision-that-nonconforming-2002-2003-mercedes-benz-e-320" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2006/04/07/E6-5050/notice-of-receipt-of-petition-for-decision-that-nonconforming-2005-mini-cooper-convertible-passenger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2019/03/11/2019-04371/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2017/08/03/2017-16384/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/1997/08/13/97-21334/notice-of-receipt-of-petition-for-decision-that-nonconforming-1987-1997-kawasaki-zx400-motorcycles" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2000/09/13/00-23469/notice-of-receipt-of-petition-for-decision-that-nonconforming-1996-1998-ferrari-f355-passenger-cars" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1999-5197-0001" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2004/01/29/04-1862/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2005/03/18/05-5420/notice-of-receipt-of-petition-for-decision-that-nonconforming-2003-2004-porsche-cayenne-multipurpose" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1999-5530-0001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/1998/03/18/98-6994/decision-that-nonconforming-1996-audi-avant-quattro-passenger-cars-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2000/06/22/00-15850/notice-of-receipt-of-petition-for-decision-that-nonconforming-2000-bmw-5-series-passenger-cars-are" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/1997/11/10/97-29605/notice-of-receipt-of-petition-for-decision-that-nonconforming-1994-1997-bmw-r1100-motorcycles-are" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2014/05/09/2014-10711/receipt-of-petition-for-decision-that-nonconforming-2011-2014-harley-davidson-fx-fl-xl-and-vr" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2007/06/28/E7-12575/notice-of-receipt-of-petition-for-decision-that-nonconforming-2004-hyundai-xg350-passenger-cars-are" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2004/12/08/04-26984/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2013/07/15/2013-16792/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1998-4861-0001" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2016/01/22/2016-01270/notice-of-receipt-of-petition-for-decision-that-nonconforming-model-year-2008-2010-alfa-romeo-8c" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2012/08/06/2012-19122/notice-of-receipt-of-petition-for-decision-that-nonconforming-2005-chevrolet-suburban-multi-purpose" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2016/09/28/2016-23320/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2003/01/08/03-297/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2016/03/09/2016-05164/decision-that-nonconforming-model-year-2012-fisker-karma-passenger-cars-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/1996/10/03/96-25359/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1998-4078-0001" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2000/10/25/00-27329/notice-of-receipt-of-petition-for-decision-that-nonconforming-1996-plymouth-voyager-multi-purpose" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2013/07/15/2013-16792/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2005/07/29/05-14974/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2018/07/13/2018-15027/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2006/08/08/E6-12846/notice-of-receipt-of-petition-for-decision-that-nonconforming-1998-bentley-azure-left-hand-and" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2014/06/30/2014-15210/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2015/11/05/2015-28129/notice-of-receipt-of-petition-for-decision-that-nonconforming-model-year-2009-ford-f-150-trucks-are" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2014/06/30/2014-15210/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2007/10/22/E7-20772/decision-that-nonconforming-1999-2000-hatty-45-foot-double-axle-trailers-are-eligible-for" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2000/06/22/00-15851/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2001/06/12/01-14728/notice-of-receipt-of-petition-for-decision-that-nonconforming-1999-2001-mercedes-benz-cl500-and" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2018/11/30/2018-26059/notice-of-receipt-of-petition-for-decision-that-certain-nonconforming-model-year-2011-mercedes-benz" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1999-6349-0001" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1998-4863-0001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2013/12/10/2013-29406/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2015/08/21/2015-20667/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1999-5863-0001" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/1997/10/24/97-28279/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2013/11/01/2013-26101/notice-of-receipt-of-petition-for-decision-that-nonconforming-1992-jeep-wrangler-multi-purpose" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1999-6348-0001" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2004/07/09/04-15651/notice-of-receipt-of-petition-for-decision-that-nonconforming-1999-ferrari-456gt-and-gta-passenger" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2004/10/13/04-22952/notice-of-receipt-of-petition-for-decision-that-nonconforming-2004-lamborghini-gallardo-passenger" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1998-4381-0001" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2002/09/10/02-22951/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2001/01/10/01-698/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2011/08/31/2011-22234/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2013/07/15/2013-16792/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2006/04/19/E6-5789/notice-of-receipt-of-petition-for-decision-that-nonconforming-1999-bmw-z3-european-market-passenger" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2001/09/06/01-22400/notice-of-receipt-of-petition-for-decision-that-nonconforming-2002-harley-davidson-fx-fl-and-xl" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2007/05/31/E7-10483/notice-of-receipt-of-petition-for-decision-that-nonconforming-2005-honda-cr-v-multipurpose-passenger" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2019/03/11/2019-04371/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2010/06/17/2010-14565/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2013/05/21/2013-12067/receipt-of-petition-for-decision-that-nonconforming-2002-bmw-r1100s-motorcycles-are-eligible-for" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2004/02/25/04-4057/notice-of-receipt-of-petition-for-decision-that-nonconforming-1999-chevrolet-camaro-passenger-cars" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2005/11/03/05-21904/notice-of-receipt-of-petition-for-decision-that-nonconforming-1999-2001-ducati-996-biposto" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2004/02/12/04-3117/notice-of-receipt-of-petition-for-decision-that-nonconforming-european-and-other-foreign-market-1997" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2001/04/24/01-10113/decision-that-nonconforming-1999-2000-mercedes-benz-gelaendewagen-multi-purpose-passenger-vehicles" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2003/01/16/03-917/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2013/07/15/2013-16792/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2018/07/13/2018-15027/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1999-5734-0003" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2014/03/24/2014-06370/notice-of-receipt-of-petition-for-decision-that-nonconforming-2011-mitsubishi-outlander-multipurpose" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2019/12/30/2019-28139/notice-of-receipt-of-petition-for-decision-that-nonconforming-model-year-2015-porsche-918-passenger" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2013/07/15/2013-16792/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2002/04/04/02-8144/notice-of-receipt-of-petition-for-decision-that-nonconforming-2001-audi-a4-and-s4-passenger-cars-are" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2013/12/10/2013-29406/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2001/09/24/01-23756/notice-of-receipt-of-petition-for-decision-that-nonconforming-1999-ferrari-f355-passenger-cars-are" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2008/08/29/E8-20062/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-2003-16473-0001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2002/04/04/02-8145/notice-of-receipt-of-petition-for-decision-that-nonconforming-1999-and-2001-bmw-3-series-passenger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-2001-9739-0002" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1999-5863-0001" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2003/05/27/03-13067/notice-of-receipt-of-petition-for-decision-that-nonconforming-2001-2003-mercedes-benz-type-463-short" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1999-6062-0001" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2013/07/15/2013-16792/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2003/08/01/03-18606/notice-of-receipt-of-petition-for-decision-that-nonconforming-2003-ferrari-360-spider-and-coupe" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1999-5911-0001" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/docket/NHTSA-1999-5503" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2014/06/30/2014-15210/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2006/03/01/06-1896/final-decision-to-partially-rescind-decision-that-nonconforming-1990-1999-nissan-gts-and-gtr" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2009/06/03/E9-12842/notice-of-receipt-of-petition-for-decision-that-nonconforming-2006-porsche-cayenne-multipurpose" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1998-4861-0001" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2007/10/22/E7-20788/notice-of-receipt-of-petition-for-decision-that-nonconforming-2007-harley-davidson-fxstc-soft-tail" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2000/06/22/00-15851/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2006/04/25/E6-6135/decision-that-nonconforming-2003-audi-rs6-and-rs6-avant-passenger-cars-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2003/11/10/03-28142/notice-of-receipt-of-petition-for-decision-that-nonconforming-2000-2002-bmw-5-series-passenger-cars" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2002/10/28/02-27389/notice-of-receipt-of-petition-for-decision-that-nonconforming-1995-2002-harley-davidson-buell" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2012/03/26/2012-7099/notice-of-receipt-of-petition-for-decision-that-nonconforming-2005-ifor-williams-lm85g-trailers-are" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2013/07/15/2013-16792/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1998-3514-0001" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://federalregister.gov/documents/2012/09/07/2012-22034/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2011/11/08/2011-28893/notice-of-receipt-of-petition-for-decision-that-nonconforming-1987-1994-alpina-burkard-bovensiepen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2008/03/31/E8-6492/notice-of-receipt-of-petition-for-decision-that-nonconforming-2000-chevrolet-tahoe-multipurpose" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2000/06/22/00-15851/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2013/12/10/2013-29406/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2002/09/10/02-22951/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2006/06/27/E6-10061/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2002/05/24/02-13143/notice-of-receipt-of-petition-for-decision-that-nonconforming-1997-2000-mercedes-benz-sl-class-w129" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2010/03/25/2010-6567/notice-of-receipt-of-petition-for-decision-that-nonconforming-1991-porsche-911-series-passenger-cars" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2018/11/30/2018-26062/notice-of-receipt-of-petition-for-decision-that-nonconforming-model-year-2015-ferrari-458-speciale" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2013/02/28/2013-04721/notice-of-receipt-of-petition-for-decision-that-nonconforming-2004-ford-f-150-crew-cab-trucks" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/1997/04/15/97-9701/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-2003-16449-0002" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2019/03/11/2019-04371/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2006/07/21/E6-11634/decision-that-nonconforming-2002-through-2004-smart-car-fortwo-coupe-and-cabriolet-including-trim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2018/11/30/2018-26054/notice-of-receipt-of-petition-for-decision-that-nonconforming-model-year-2015-bentley-continental" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2003/01/08/03-297/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2014/09/23/2014-22524/notice-of-receipt-of-petition-for-decision-that-nonconforming-2002-bmw-z3-passenger-cars-are" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2006/06/27/E6-10061/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2001/06/12/01-14728/notice-of-receipt-of-petition-for-decision-that-nonconforming-1999-2001-mercedes-benz-cl500-and" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2011/05/25/2011-12902/notice-of-receipt-of-petition-for-decision-that-nonconforming-2006-mercedes-benz-cls-class-passenger" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2002/06/03/02-13816/notice-of-receipt-of-petition-for-decision-that-nonconforming-1999-2002-mercedes-benz-s-class-w220" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1999-5863-0001" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2004/02/25/04-4056/notice-of-receipt-of-petition-for-decision-that-nonconforming-2000-volvo-c70-passenger-cars-are" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2004/12/08/04-26984/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2011/08/31/2011-22234/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2004/01/29/04-1862/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2000/02/22/00-4095/notice-of-receipt-of-petition-for-decision-that-nonconforming-1998-jeep-wrangler-multi-purpose" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2008/06/26/E8-14431/notice-of-receipt-of-petition-for-decision-that-nonconforming-2006-lamborghini-gallardo-roadster" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2016/03/30/2016-07144/decision-that-nonconforming-model-year-2014-mercedes-benz-slk-class-passenger-cars-are-eligible-for" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2016/05/19/2016-11793/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2004/05/04/04-10119/notice-of-receipt-of-petition-for-decision-that-nonconforming-2001-2002-mercedes-benz-c-320-203" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2004/06/14/04-13225/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2010/06/17/2010-14565/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2003/01/08/03-297/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2002/08/26/02-21686/notice-of-receipt-of-petition-for-decision-that-nonconforming-2003-harley-davidson-fx-fl-and-xl" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2014/01/14/2014-00567/notice-of-receipt-of-petition-for-decision-that-nonconforming-2006-2013-honda-nt700v-deauville" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2011/08/31/2011-22234/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2002/08/28/02-21979/notice-of-receipt-of-petition-for-decision-that-nonconforming-2002-mercedes-benz-gelaendewagen" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2004/12/08/04-26984/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2000/12/12/00-31640/notice-of-receipt-of-petition-for-decision-that-nonconforming-2000-yamaha-r1-motorcycles-are" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2017/04/07/2017-06951/notice-of-receipt-of-petition-for-decision-that-nonconforming-model-year-2013-bmw-r1200gs-adventure" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2008/03/25/E8-6074/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2017/04/11/2017-07162/notice-of-receipt-of-petition-for-decision-that-nonconforming-model-year-2010-chevrolet-camaro" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2002/10/07/02-25409/notice-of-receipt-of-petition-for-decision-that-nonconforming-2001-and-2002-ducati-996r-motorcycles" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2001/06/18/01-15327/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2016/09/28/2016-23320/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-2007-0006-0002" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2001/05/21/01-12732/notice-of-receipt-of-petition-for-decision-that-nonconforming-2001-ferrari-550-passenger-cars-are" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2004/06/14/04-13225/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1998-4861-0001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1999-6038-0001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2006/10/19/E6-17456/notice-of-receipt-of-petition-for-decision-that-nonconforming-2003-and-2004-bmw-3-series-passenger" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2006/01/31/E6-1181/notice-of-receipt-of-petition-for-decision-that-nonconforming-2005-and-2006-ferrari-f430-passenger" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2010/06/17/2010-14565/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1999-5495-0001" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2006/06/16/E6-9399/notice-of-receipt-of-petition-for-decision-that-nonconforming-2006-mercedes-benz-type-463-short" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2004/10/13/04-22954/notice-of-receipt-of-petition-for-decision-that-nonconforming-2004-rolls-royce-phantom-passenger" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2006/01/31/E6-1183/notice-of-receipt-of-petition-for-decision-that-nonconforming-2005-toyota-rav4-multipurpose" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2013/05/21/2013-12067/receipt-of-petition-for-decision-that-nonconforming-2002-bmw-r1100s-motorcycles-are-eligible-for" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2019/03/11/2019-04371/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2003/09/29/03-24578/notice-of-receipt-of-petition-for-decision-that-nonconforming-2000-2001-and-2002-jaguar-s-type" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2004/12/08/04-26984/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2006/06/02/E6-8539/decision-that-nonconforming-2002-ferrari-spider-and-coupe-passenger-cars-manufactured-from-september" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/1999/02/16/99-3674/notice-of-receipt-of-petition-for-decision-that-nonconforming-1985-1998-kawasaki-zx600-motorcycles" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/1997/09/16/97-24427/notice-of-receipt-of-petition-for-decision-that-nonconforming-1991-through-1996-lexus-sc300-and" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2004/01/29/04-1862/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2012/11/13/2012-27512/notice-of-receipt-of-petition-for-decision-that-nonconforming-2009-porsche-cayenne-s-multipurpose" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2004/06/14/04-13225/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2013/07/15/2013-16792/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2002/01/22/02-1511/notice-of-receipt-of-petition-for-decision-that-nonconforming-2002-harley-davidson-vrsca-motorcycles" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-2000-7756-0001" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2005/03/14/05-4906/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2010/06/17/2010-14565/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2006/06/27/E6-10061/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2008/08/29/E8-20062/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2004/09/09/04-20459/notice-of-receipt-of-petition-for-decision-that-nonconforming-2003-2004-bmw-5-series-passenger-cars" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2014/06/30/2014-15210/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2016/01/26/2016-01490/notice-of-receipt-of-petition-for-decision-that-nonconforming-2009-buell-1125r-ulysses-xb-lightning" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2007/11/09/E7-21967/notice-of-receipt-of-petition-for-decision-that-nonconforming-2001-chevrolet-tahoe-multipurpose" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2005/04/21/05-8004/notice-of-receipt-of-petition-for-decision-that-nonconforming-2002-2003-hobby-wohnwagenwerk" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2019/03/11/2019-04371/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2001/12/21/01-31519/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2010/08/18/2010-20433/notice-of-receipt-of-petition-for-decision-that-nonconforming-1990-1996-alpina-burkard-bovensiepen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/1997/01/31/97-2371/notice-of-receipt-of-petition-for-decision-that-nonconforming-1991-1996-ducati-900ss-motorcycles-are" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2007/08/07/E7-15249/decision-that-nonconforming-1994-and-1996-left-hand-and-right-hand-drive-jeep-cherokee-multipurpose" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2001/12/21/01-31519/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2002/05/01/02-10762/notice-of-receipt-of-petition-for-decision-that-nonconforming-2001-2002-mercedes-benz-sl-body-230" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2013/02/14/2013-03461/notice-of-receipt-of-petition-for-decision-that-nonconforming-1992-porsche-carrera-passenger-cars" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2014/06/30/2014-15210/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1999-5208-0001" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2020/01/31/2020-01829/notice-of-receipt-of-petition-for-decision-that-nonconforming-model-year-2015-ford-fusion-se" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1998-4072-0001" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2000/10/25/00-27330/notice-of-receipt-of-petition-for-decision-that-nonconforming-1998-mercedes-benz-clk320-passenger" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/1997/12/24/97-33616/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2016/08/02/2016-18227/notice-of-receipt-of-petition-for-decision-that-nonconforming-model-year-2014-bentley-flying-spur" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2013/12/10/2013-29406/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2013/04/04/2013-07847/notice-of-receipt-of-petition-for-decision-that-nonconforming-2010-bmw-z4-passenger-cars-are" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2007/06/28/E7-12545/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1999-5736-0001" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/1995/07/24/95-18132/receipt-of-petition-for-decision-that-nonconforming-1996-mercedes-benz-gelaendewagen-type-463" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2014/04/17/2014-08714/notice-of-receipt-of-petition-for-decision-that-nonconforming-2012-mercedes-benz-s-class-passenger" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1999-6526-0001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2012/09/07/2012-22034/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2012/03/26/2012-7097/notice-of-receipt-of-petition-for-decision-that-nonconforming-right-hand-drive-2000-2003-jeep" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2005/11/28/E5-6529/notice-of-receipt-of-petition-for-decision-that-nonconforming-2005-lamborghini-murcielago-roadster" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2010/06/17/2010-14565/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2004/06/14/04-13225/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2011/08/31/2011-22234/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2006/01/23/E6-707/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2015/05/04/2015-10264/decision-that-nonconforming-model-year-2010-european-market-ferrari-california-passenger-cars-are" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2003/11/20/03-29032/notice-of-receipt-of-petition-for-decision-that-nonconforming-2004-harley-davidson-fx-fl-xl-and" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2008/08/29/E8-20062/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1999-5863-0001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1998-4072-0001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1999-5864-0001" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2010/06/17/2010-14565/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/1996/02/21/96-3811/notice-of-receipt-of-petition-for-decision-that-nonconforming-1992-through-1996-mercedes-benz-type" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1999-6623-0001" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1999-5864-0001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2001/07/05/01-16730/notice-of-receipt-of-petition-for-decision-that-nonconforming-1997-chevrolet-cavalier-passenger-cars" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1999-6623-0001" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2012/09/07/2012-22034/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2003/01/16/03-918/notice-of-receipt-of-petition-for-decision-that-nonconforming-2002-moto-guzzi-california-ev" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1998-4861-0001" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2003/12/05/03-30279/extension-of-comment-period-on-whether-nonconforming-2002-and-2003-ferrari-575-passenger-cars-are" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2016/10/21/2016-25487/notice-of-receipt-of-petition-for-decision-that-nonconforming-model-year-1996-and-1997-ferrari-f50" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/1997/09/16/97-24427/notice-of-receipt-of-petition-for-decision-that-nonconforming-1991-through-1996-lexus-sc300-and" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2003/12/15/03-30831/notice-of-receipt-of-petition-for-decision-that-nonconforming-2003-saab-93-passenger-cars-are" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2003/10/24/03-26872/notice-of-receipt-of-petition-for-decision-that-nonconforming-2000-audi-a8-and-s8-passenger-cars-are" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/1997/01/08/97-423/notice-of-receipt-of-petition-for-decision-that-nonconforming-1992-through-1996-bmw-325i-passenger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2004/09/23/04-21377/notice-of-receipt-of-petition-for-decision-that-nonconforming-2000-bmw-r1150-gs-motorcycles-are" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2002/12/18/02-31880/notice-of-receipt-of-petition-for-decision-that-nonconforming-1996-2002-mercedes-benz-e-class-w210" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2006/08/08/E6-12845/notice-of-receipt-of-petition-for-decision-that-nonconforming-2004-mercedes-benz-maybach-passenger" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1999-5909-0001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2013/07/15/2013-16792/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2013/12/10/2013-29406/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2002/08/26/02-21685/notice-of-receipt-of-petition-for-decision-that-nonconforming-2003-harley-davidson-vrsca-motorcycles" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2011/11/09/2011-29061/notice-of-receipt-of-petition-for-decision-that-nonconforming-2002-jaguar-xj8-passenger-cars" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2007/05/31/E7-10487/notice-of-receipt-of-petition-for-decision-that-nonconforming-2003-kawasaki-vn1500-p1p2-series" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1999-5864-0001" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2014/06/30/2014-15210/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2018/07/13/2018-15027/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1998-3658-0001" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2003/04/03/03-8135/decision-that-nonconforming-2002-ferrari-360-passenger-cars-manufactured-before-september-1-2002-are" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2006/11/03/E6-18518/decision-that-nonconforming-1996-and-1997-lamborghini-diablo-coupe-and-roadster-passenger-cars-are" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2010/06/17/2010-14565/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2002/04/09/02-8519/notice-of-receipt-of-petitions-for-decision-that-nonconforming-2001-and-2002-porsche-gt2-turbo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2006/02/15/E6-2177/decision-that-nonconforming-2000-audi-a8-and-s8-passenger-cars-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2018/07/13/2018-15026/notice-of-receipt-of-petition-for-decision-that-nonconforming-model-year-2014-bmw-x3-multipurpose" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1999-5863-0001" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-2014-0004-0004" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2016/09/28/2016-23320/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2007/06/28/E7-12545/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/1998/11/25/98-31534/decision-that-nonconforming-1994-1996-volkswagen-jetta-passenger-cars-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2015/08/21/2015-20667/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://federalregister.gov/documents/1999/04/14/99-9331/notice-of-receipt-of-petition-for-decision-that-nonconforming-1994-1999-cadillac-deville-passenger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2009/01/12/E9-315/notice-of-receipt-of-petition-for-decision-that-nonconforming-2007-chevrolet-trailblazer" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2000/06/22/00-15851/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2009/03/06/E9-4808/decision-that-nonconforming-1997-and-1998-left-hand-drive-and-1997-through-2001-right-hand-drive" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2005/07/29/05-14974/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2005/07/19/05-14143/notice-of-receipt-of-petition-for-decision-that-nonconforming-2003-2005-mercedes-benz-sl-class-230" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2004/12/08/04-26984/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2009/05/26/E9-12154/notice-of-receipt-of-petition-for-decision-that-nonconforming-2006-ferrari-599-passenger-cars" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/1996/06/19/96-15524/notice-of-receipt-of-petition-for-decision-that-nonconforming-1993-1995-and-1996-porsche-carrera" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2011/08/31/2011-22234/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2019/11/25/2019-25481/notice-of-receipt-of-petition-for-decision-that-nonconforming-model-year-2014-to-2018-bentley-gt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2000/08/04/00-19741/receipt-of-petition-for-decision-that-nonconforming-2000-2001-bmw-z8-passenger-cars-are-eligible-for" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2006/01/23/E6-707/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2017/05/02/2017-08845/notice-of-receipt-of-petition-for-decision-that-nonconforming-model-year-2010-lamborghini-murcielago" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2002/04/16/02-9111/notice-of-receipt-of-petition-for-decision-that-nonconforming-1999-2001-mercedes-benz-clk-passenger" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/1996/10/09/96-25883/notice-of-receipt-of-petition-for-decision-that-nonconforming-1997-mercedes-benz-gelaendewagen-type" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1998-4861-0001" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2014/01/02/2013-31397/notice-of-receipt-of-petition-for-decision-that-nonconforming-1994-and-1997-westfalia-14-foot-double" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2005/03/14/05-4906/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1999-5864-0001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2010/06/17/2010-14565/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2005/08/05/05-15478/notice-of-receipt-of-petition-for-decision-that-nonconforming-2005-harley-davidson-fx-fl-and-xl" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2004/04/07/04-7883/notice-of-receipt-of-petition-for-decision-that-nonconforming-1996-honda-cb750-cb750f2t-motorcycles" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2013/02/28/2013-04715/notice-of-receipt-of-petition-for-decision-that-nonconforming-2003-jeep-wrangler-multi-purpose" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2004/12/06/04-26752/notice-of-receipt-of-petition-for-decision-that-nonconforming-2004-mercedes-benz-type-463-short" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2013/12/10/2013-29406/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2015/01/26/2015-01203/notice-of-receipt-of-petition-for-decision-that-nonconforming-model-year-2000-east-lancs-lolyne" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2011/08/31/2011-22234/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2005/07/29/05-14974/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2004/06/14/04-13225/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2004/06/14/04-13225/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2012/09/07/2012-22034/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1998-4072-0001" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/1997/09/16/97-24428/decision-that-nonconforming-1990-1996-toyota-landcruiser-multi--purpose-passenger-vehicles-are" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2013/12/10/2013-29406/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2003/11/17/03-28622/notice-of-receipt-of-petition-for-decision-that-nonconforming-1999-chevrolet-corvette-coupe" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2011/08/31/2011-22234/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1999-6623-0001" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1997-3189-0001" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/d/96-22879" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1998-3674-0001" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2008/06/10/E8-12955/notice-of-receipt-of-petition-for-decision-that-nonconforming-2004-2005-ferrari-575-passenger-cars" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1998-4078-0001" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2003/01/08/03-297/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2014/06/30/2014-15210/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2000/02/02/00-2276/notice-of-receipt-of-petition-for-decision-that-nonconforming-1997-2000-audi-a8-passenger-cars-areNHTSA-1999-6820" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2019/10/10/2019-22164/notice-of-receipt-of-petition-for-decision-that-nonconforming-model-year-2014-ferrari-laferrari" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1998-3630-0001" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-2019-0044-0001" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2004/01/15/04-925/notice-of-receipt-of-petition-for-decision-that-nonconforming-2003-2004-mercedes-benz-e-class-211" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2002/04/09/02-8519/notice-of-receipt-of-petitions-for-decision-that-nonconforming-2001-and-2002-porsche-gt2-turbo" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/1997/08/05/97-20522/notice-of-receipt-of-petition-for-decision-that-nonconforming-1990-1994-1996-and-1997-saab-900-se" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2018/02/09/2018-02674/notice-of-receipt-of-petition-for-decision-that-nonconforming-model-year-2017-ukang-ft-200-trailers" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2001/12/21/01-31519/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2000/12/12/00-31639/notice-of-receipt-of-petition-for-decision-that-nonconforming-1998-2001-bmw-r1200c-motorcycles-are" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2017/08/03/2017-16384/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/1996/07/31/96-19365/notice-of-receipt-of-petition-for-decision-that-nonconforming-1991-1996-freightliner-ftld112064sd" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/agencies/national-highway-traffic-safety-administration" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2013/07/15/2013-16792/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1999-6623-0001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2003/06/16/03-15083/notice-of-receipt-of-petition-for-decision-that-nonconforming-2001-ducati-monster-600-motorcycles" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/1996/11/05/96-28352/notice-of-receipt-of-petition-for-decision-that-nonconforming-1994-1995-and-1996-jaguar-xjs" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2001/12/21/01-31519/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2010/06/17/2010-14565/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2002/03/26/02-7164/notice-of-receipt-of-petition-for-decision-that-nonconforming-2001-and-2002-vespa-et2-and-et4-motor" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2004/12/08/04-26984/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1998-4861-0001" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2006/02/22/E6-2433/decision-that-nonconforming-2004-jeep-liberty-multipurpose-passenger-vehicles-manufactured-for-the" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2006/11/03/E6-18518/decision-that-nonconforming-1996-and-1997-lamborghini-diablo-coupe-and-roadster-passenger-cars-are" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/1996/06/12/96-14941/notice-of-receipt-of-petition-for-decision-that-nonconforming-1993-1996-mercedes-benz-220te-station" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2010/06/17/2010-14565/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2006/07/19/E6-11484/notice-of-receipt-of-petition-for-decision-that-nonconforming-1999-2006-suzuki-gxs1300r-motorcycles" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2005/03/14/05-4906/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2004/09/08/04-20259/notice-of-receipt-of-petition-for-decision-that-nonconforming-2000-cadillac-deville-passenger-cars" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-2000-7436-0001" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2004/12/08/04-26984/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2007/06/28/E7-12545/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2002/10/07/02-25410/notice-of-receipt-of-petition-for-decision-that-nonconforming-1999-and-2000-bimota-sb8-and-2000" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2010/06/17/2010-14565/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2001/11/19/01-28831/notice-of-receipt-of-petition-for-decision-that-nonconforming-1998-chrysler-grand-voyager" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2009/03/06/E9-4808/decision-that-nonconforming-1997-and-1998-left-hand-drive-and-1997-through-2001-right-hand-drive" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1998-3810-0001" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1998-3809-0001" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2000/06/22/00-15849/notice-of-receipt-of-petition-for-decision-that-nonconforming-1997-2000-porsche-911-passenger-cars" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2004/01/29/04-1862/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2014/03/24/2014-06366/notice-of-receipt-of-petition-for-decision-that-nonconforming-2006-2007-ferrari-599-gtb-passenger" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1998-4072-0001" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2018/03/02/2018-04214/notice-of-receipt-of-petition-for-decision-that-nonconforming-model-year-2007-jeep-wrangler" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2004/02/12/04-3118/notice-of-receipt-of-petition-for-decision-that-nonconforming-1997-land-rover-defender-90" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2006/01/31/E6-1184/notice-of-receipt-of-petition-for-decision-that-nonconforming-2002-2005-mercedes-benz-clk-class-209" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2010/06/17/2010-14565/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2003/06/09/03-14437/notice-of-receipt-of-petition-for-decision-that-nonconforming-2002-bmw-z8-passenger-cars-are" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2001/05/21/01-12729/decision-that-nonconforming-1997-chevrolet-blazer-multi-purpose-passenger-vehicles-are-eligible-for" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2007/05/31/E7-10484/notice-of-receipt-of-petition-for-decision-that-nonconforming-2006-harley-davidson-fx-fl-and-xl" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2000/06/22/00-15851/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2004/01/29/04-1862/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-2007-0004-0001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2016/09/28/2016-23320/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2002/09/10/02-22951/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2000/12/12/00-31638/notice-of-receipt-of-petition-for-decision-that-nonconforming-1994-2000-honda-vfr-400-and-rvf-400" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2005/07/29/05-15064/notice-of-receipt-of-petition-for-decision-that-nonconforming-2005-mercedes-benz-type-463-short" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2005/07/29/05-14974/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2017/04/07/2017-06950/notice-of-receipt-of-petition-for-decision-that-nonconforming-model-year-2014-emu-camper-trailer-4x4" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2018/03/23/2018-05917/decision-that-nonconforming-model-year-2013-2014-ferrari-f12-berlinetta-passenger-cars-are-eligible" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2011/08/31/2011-22234/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2005/03/14/05-4906/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2007/06/28/E7-12545/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2003/01/08/03-297/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2012/09/07/2012-22034/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/d/96-15526" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/1997/12/01/97-31440/notice-of-receipt-of-petition-for-decision-that-nonconforming-1996-audi-avant-quattro-passenger-cars" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1999-5908-0001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2018/11/30/2018-26060/notice-of-receipt-of-petition-for-decision-that-nonconforming-model-year-2005-chevrolet-corvette" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2016/05/19/2016-11793/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/1999/07/07/99-17164/decision-that-nonconforming-1991-1998-honda-vt600-motorcycles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2012/10/26/2012-26347/notice-of-receipt-of-petition-for-decision-that-nonconforming-1991-mercedes-benz-g-class-463-chassis" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1998-4103-0001" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2003/11/18/03-28811/notice-of-receipt-of-petition-for-decision-that-nonconforming-2000-mv-augusta-f4-motorcycles-are" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2016/03/16/2016-05843/decision-that-nonconforming-model-year-2008-2010-alfa-romeo-8c-spider-passenger-cars-are-eligible" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2019/03/11/2019-04371/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2016/07/21/2016-17191/notice-of-receipt-of-petition-for-decision-that-nonconforming-model-year-2008-2011-ferrari-599" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2015/12/10/2015-31059/notice-of-receipt-of-petition-for-decision-that-nonconforming-model-year-2012-fisker-karma-passenger" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2002/07/25/02-18757/notice-of-receipt-of-petition-for-decision-that-nonconforming-left-hand-drive-japanese-market-1997" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/1996/07/31/96-19362/notice-of-receipt-of-petition-for-decision-that-nonconforming-1990-1996-ken-mex-t800-trucks-are" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2008/03/25/E8-6074/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2014/01/21/2014-00924/notice-of-receipt-of-petition-for-decision-that-nonconforming-2001-pt-gemala-saranaupaya-1600-double" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-2011-0124-0001" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2013/04/04/2013-07846/notice-of-receipt-of-petition-for-decision-that-nonconforming-2012-porsche-gt3rs-passenger-cars-are" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2005/06/03/05-11009/notice-of-receipt-of-petition-for-decision-that-nonconforming-2005-smart-car-passion-pulse-and-pure" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2018/03/21/2018-05720/notice-of-receipt-of-petition-for-decision-that-nonconforming-model-year-2013-and-2014-victory" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2006/01/23/E6-707/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2001/12/21/01-31519/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2013/11/01/2013-26129/receipt-of-petition-for-decision-that-nonconforming-2011-2012-bmw-s1000rr-motorcycles-are-eligible" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-2006-26357-0006" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1999-6383-0001" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1999-5863-0001" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2019/03/11/2019-04371/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2001/01/10/01-698/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2016/05/19/2016-11793/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1998-4547-0001" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/1997/08/15/97-21605/notice-of-receipt-of-petition-for-decision-that-nonconforming-1996-1997-ducati-748-biposto" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2004/04/16/04-8712/decision-that-nonconforming-1997-and-1998-ferrari-456-gt-and-gta-passenger-cars-are-eligible-for" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2008/08/29" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1998-4072-0001" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2004/06/14/04-13225/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2016/09/28/2016-23320/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2011/08/31/2011-22234/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2000/08/07/00-19922/notice-of-receipt-of-petition-for-decision-that-nonconforming-2001-porsche-911-turbo-passenger-cars" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2011/05/25/2011-12903/receipt-of-petition-for-decision-that-nonconforming-2007-2011-suzuki-gsx1300r-motorcycles-are" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2013/07/15/2013-16792/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/search?conditions%5Bsearch_type_id%5D=3&amp;conditions%5Bterm%5D=NHTSA-2013-0037" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2009/11/09/E9-26965/receipt-of-petition-for-decision-that-nonconforming-1994-1999-bimota-sb6-motorcycles-are-eligible" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2015/06/24/2015-15426/notice-of-receipt-of-petition-for-decision-that-nonconforming-2008-cadillac-escalade-multipurpose" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2001/06/18/01-15327/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2004/12/08/04-26984/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2017/08/03/2017-16384/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2018/07/02/2018-14206/notice-of-receipt-of-petition-for-decision-that-nonconforming-model-year-2012-mercedes-benz-cls-63" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2000/07/19/00-18246/notice-of-receipt-of-petition-for-decision-that-nonconforming-1999-2000-mercedes-benz-gelaendewagen" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2002/04/16/02-9113/notice-of-receipt-of-petition-for-decision-that-nonconforming-2000-2001-mercedes-benz-slk-passenger" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2002/10/28/02-27387/notice-of-receipt-of-petition-for-decision-that-nonconforming-2002-yamaha-fjr-1300-motorcycles-are" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2015/07/17/2015-17507/decision-that-nonconforming-2006-2010-bmw-m3-passenger-cars-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2005/11/22/05-23099/decision-that-nonconforming-2001-chevrolet-blazer-plant-code-k-or-2-multipurpose-passenger-vehicles" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2004/01/29/04-1862/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2017/04/11/2017-07163/notice-of-receipt-of-petition-for-decision-that-nonconforming-model-year-2010-jeep-wrangler" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2012/12/28/2012-31209/notice-of-receipt-of-petition-for-decision-that-nonconforming-2005-ferrari-612-scaglietti-passenger" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1999-5734-0001" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2006/06/27/E6-10061/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2013/07/15/2013-16792/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2013/04/25/2013-09724/notice-of-receipt-of-petition-for-decision-that-nonconforming-2011-thule-3008bl-boat-trailers-are" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2001/01/10/01-698/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2001/06/18/01-15327/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2013/07/24/2013-17787/notice-of-receipt-of-petition-for-decision-that-nonconforming-2004-bmw-760i-passenger-cars-are" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2008/05/12/E8-10479/notice-of-receipt-of-petition-for-decision-that-nonconforming-2007-harley-davidson-fx-fl-xl-and-vr" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1999-5068-0001" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2004/01/29/04-1862/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/1996/04/09/96-8758/notice-of-receipt-of-petition-for-decision-that-nonconforming-1990-through-1996-mercedes-benz-type" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2012/11/19/2012-28069/notice-of-receipt-of-petition-for-decision-that-nonconforming-2007-chevrolet-corvette-passenger-cars" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2002/04/10/02-8622/decision-that-nonconforming-2001-ferrari-360-passenger-cars-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2001/01/10/01-698/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/1997/10/24/97-28279/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1999-5863-0001" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2005/11/28/E5-6530/notice-of-tentative-decision-to-partially-rescind-decision-that-nonconforming-1990-1999-nissan-gts" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2005/07/29/05-14974/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1999-5864-0001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2004/05/06/04-10358/notice-of-receipt-of-petition-for-decision-that-nonconforming-2003-audi-rs6-and-rs6-avant-passenger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/1997/12/24/97-33616/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1998-4073-0001" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2015/08/21/2015-20667/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1999-6039-0001" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2013/02/14/2013-03459/notice-of-receipt-of-petition-for-decision-that-nonconforming-long-wheel-base-2005-mercedes-benz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2001/01/10/01-698/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2020/01/31/2020-01827/notice-of-receipt-of-petition-for-decision-that-nonconforming-model-year-2015-a-smith-gt" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2013/07/15/2013-16792/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2008/03/25/E8-6074/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2002/04/16/02-9112/notice-of-receipt-of-petition-for-decision-that-nonconforming-2001-jeep-grand-cherokee-multipurpose" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1997-3190-0001" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2012/02/02/2012-2308/notice-of-receipt-of-petition-for-decision-that-nonconforming-1999-volkswagen-bora-passenger-cars" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2013/12/10/2013-29406/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1999-6081-0001" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2005/12/30/E5-8130/notice-of-receipt-of-petition-for-decision-that-nonconforming-2000-2005-komet-standard-classic-and" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1998-4861-0001" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2000/06/22/00-15851/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2001/06/18/01-15327/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2018/07/24/2018-15776/notice-of-receipt-of-petition-for-decision-that-nonconforming-model-year-2013-porsche-panamera" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2003/11/03/03-27504/notice-of-receipt-of-petition-for-decision-that-nonconforming-2002-2004-smart-car-passion-pulse-and" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2016/01/13/2016-00446/decision-that-nonconforming-model-year-2009-ford-f-150-trucks-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/1997/02/12/97-3448/notice-of-receipt-of-petition-for-decision-that-nonconforming-1972-through-1997-harley-davidson-fx" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2005/12/29/E5-8086/notice-of-receipt-of-petition-for-decision-that-nonconforming-2005-heku-750kg-boat-trailers-are" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2002/01/25/02-1861/decision-that-nonconforming-model-years-1999-2000-and-2001-mercedes-benz-cl500-and-cl600-passenger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2006/10/19/E6-17454/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2002/09/23/02-24125/notice-of-receipt-of-petition-for-decision-that-nonconforming-1997-bmw-850-series-passenger-cars-are" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2004/07/28/04-17189/notice-of-receipt-of-petition-for-decision-that-nonconforming-1999-cagiva-gran-canyon-900" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2013/07/30/2013-18244/notice-of-receipt-of-petition-for-decision-that-nonconforming-2005-jaguar-xkr-passenger-cars-are" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2019/03/11/2019-04371/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-2000-7436-0001" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1999-5863-0001" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2011/06/06/2011-13888/notice-of-receipt-of-petition-for-decision-that-nonconforming-2007-dodge-durango-multipurpose" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2003/11/18/03-28812/notice-of-receipt-of-petition-for-decision-that-nonconforming-1999-2003-ducati-748-and-916" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2005/12/08/E5-7021/decision-that-nonconforming-1999-ferrari-456gt-and-gta-passenger-cars-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2014/06/30/2014-15210/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2005/03/14/05-4906/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1998-4861-0001" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2016/02/16/2016-02968/notice-of-receipt-of-petition-for-decision-that-nonconforming-model-year-2014-mercedes-benz-slk" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2004/04/07/04-7884/notice-of-receipt-of-petition-for-decision-that-nonconforming-2002-2004-porsche-911996-carrera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2010/02/26/2010-3967/notice-of-receipt-of-petition-for-decision-that-nonconforming-2009-al-spaw-ema-mobile-stage-trailers" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2006/06/27/E6-10061/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2015/08/07/2015-19470/notice-of-receipt-of-petition-for-decision-that-nonconforming-model-year-2006-ferrari-612-scagletti" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2001/12/21/01-31519/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2011/05/25/2011-12902/notice-of-receipt-of-petition-for-decision-that-nonconforming-2006-mercedes-benz-cls-class-passenger" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1999-5071-0001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2002/10/07/02-25410/notice-of-receipt-of-petition-for-decision-that-nonconforming-1999-and-2000-bimota-sb8-and-2000" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2013/12/10/2013-29406/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2007/11/09/E7-21969/notice-of-receipt-of-petition-for-decision-that-nonconforming-2000-2003-bmw-c1-motorcycles-are" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2008/03/25/E8-6074/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2001/08/01/01-19187/notice-of-receipt-of-petition-for-decision-that-nonconforming-2001-mercedes-benz-gelaendewagen" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2004/09/08/04-20260/notice-of-receipt-of-petition-for-decision-that-nonconforming-1998-toyota-4-runner-multipurpose" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2000/12/12/00-31640/notice-of-receipt-of-petition-for-decision-that-nonconforming-2000-yamaha-r1-motorcycles-are" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2017/08/03/2017-16384/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2006/01/23/E6-707/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2016/05/12/2016-11144/notice-of-receipt-of-petition-for-decision-that-nonconforming-model-year-2012-jeep-wrangler" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2004/02/27/04-4398/notice-of-receipt-of-petition-for-decision-that-nonconforming-2000-land-rover-discovery-multipurpose" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2014/06/30/2014-15210/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2002/11/06/02-28243/decision-that-nonconforming-1999-ferrari-f355-passenger-cars-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1998-4166-0001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2006/03/08/E6-3233/decision-that-nonconforming-2000-2001-audi-8d-a4-s4-and-rs4-passenger-cars-manufactured-from" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2002/09/10/02-22951/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2001/12/21/01-31519/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2009/04/20/E9-8953/notice-of-receipt-of-petition-for-decision-that-nonconforming-2008-harley-davidson-fx-fl-xl-and-vr" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2000/12/12/00-31638/notice-of-receipt-of-petition-for-decision-that-nonconforming-1994-2000-honda-vfr-400-and-rvf-400" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2004/01/29/04-1862/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2003/07/31/03-19524/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2000/06/22/00-15851/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2012/11/19/2012-28069/notice-of-receipt-of-petition-for-decision-that-nonconforming-2007-chevrolet-corvette-passenger-cars" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2006/06/02/E6-8543/decision-that-nonconforming-2003-ferrari-spider-and-coupe-passenger-cars-are-eligible-for" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2012/09/07/2012-22034/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1999-6623-0001" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2004/05/20/04-11454/notice-of-receipt-of-petition-for-decision-that-nonconforming-2002-2004-mercedes-benz-s-class-220" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2003/11/03/03-27505/notice-of-receipt-of-petition-for-decision-that-nonconforming-2002-nissan-pathfinder-4-wheel-drive" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2003/12/11/03-30653/notice-of-receipt-of-petition-for-decision-that-nonconforming-2002-ferrari-360-spider-and-coupe" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1999-6623-0001" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2010/06/17/2010-14565/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2003/12/22/03-31419/notice-of-receipt-of-petition-for-decision-that-nonconforming-1996-audi-s6-passenger-cars-are" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2004/01/29/04-1862/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2013/11/01/2013-26129/receipt-of-petition-for-decision-that-nonconforming-2011-2012-bmw-s1000rr-motorcycles-are-eligible" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2013/04/04/2013-07844/notice-of-receipt-of-petition-for-decision-that-nonconforming-2007-ford-escape-multi-purpose" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2008/03/25/E8-6074/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2004/11/03/04-24466/notice-of-receipt-of-petition-for-decision-that-nonconforming-2001-2002-mercedes-benz-c-class-203" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2010/04/14/2010-8483/receipt-of-petition-for-decision-that-nonconforming-2006-and-2007-mercedes-benz-g-class" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2001/07/19/01-17994/notice-of-receipt-of-petition-for-decision-that-nonconforming-2000-2001-mercedes-benz-s500-and-s600" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2005/12/29/E5-8089/notice-of-receipt-of-petition-for-decision-that-nonconforming-2006-smart-car-passion-pulse-and-pure" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2007/11/08/E7-21966/notice-of-receipt-of-petition-for-decision-that-nonconforming-2005-volkswagen-golf-passenger-cars" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2012/09/07/2012-22034/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2003/01/16/03-917/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2008/08/29/E8-20062/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2007/04/26/E7-7936/notice-of-receipt-of-petition-for-decision-that-nonconforming-1994-and-1996-left-hand-drive-and" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2018/11/30/2018-26057/notice-of-receipt-of-petition-for-decision-that-nonconforming-model-year-2008-jeep-grand-cherokee" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2001/05/21/01-12731/notice-of-receipt-of-petition-for-decision-that-nonconforming-1995-2000-ktm-duke-ii-motorcycles-are" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2002/09/10/02-22951/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2019/03/11/2019-04371/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-2004-16949-0001" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2010/06/17/2010-14565/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2014/01/21/2014-00924/notice-of-receipt-of-petition-for-decision-that-nonconforming-2001-pt-gemala-saranaupaya-1600-double" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2019/03/11/2019-04371/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2013/07/15/2013-16792/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/docket/NHTSA-1998-3708" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2005/04/21/05-8004/notice-of-receipt-of-petition-for-decision-that-nonconforming-2002-2003-hobby-wohnwagenwerk" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2002/01/25/02-1861/decision-that-nonconforming-model-years-1999-2000-and-2001-mercedes-benz-cl500-and-cl600-passenger" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2011/08/31/2011-22234/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/1997/09/30/97-25902/notice-of-receipt-of-petition-for-decision-that-nonconforming-1986-1997-suzuki-gsxr-1100-motorcycles97-65" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2004/06/14/04-13225/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2013/05/21/2013-12064/receipt-of-petition-for-decision-that-nonconforming-2003-bmw-k-1200-gt-motorcycles-are-eligible-for" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nhtsa-2015-0077/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2007/02/28/E7-3425/notice-of-receipt-of-petition-for-decision-that-nonconforming-2006-2007-carrocerias-alcides-cimarron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2011/08/11/2011-20368/notice-of-receipt-of-petition-for-decision-that-nonconforming-2009-dodge-ram-1500-laramie-crew-cab" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/1997/01/31/97-2371/notice-of-receipt-of-petition-for-decision-that-nonconforming-1991-1996-ducati-900ss-motorcycles-are" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2014/06/30/2014-15210/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2000/06/22/00-15851/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2002/09/10/02-22951/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2003/01/08/03-297/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2008/08/29/E8-20062/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2008/09/03/E8-20397/notice-of-receipt-of-petition-for-decision-that-nonconforming-2005-2006-mercedes-benz-slk-class-171" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2004/03/31/04-7246/notice-of-receipt-of-petition-for-decision-that-nonconforming-2004-porsche-911996-gt3-passenger-cars" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2011/02/08/2011-2660/notice-of-receipt-of-petition-for-decision-that-nonconforming-2006-and-2007-aston-martin-vantage" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1998-3678-0001" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2014/03/21/2014-06165/notice-of-receipt-of-petition-for-decision-that-nonconforming-2010-ferrari-california-passenger-cars" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2002/10/31/02-27725/decision-that-nonconforming-2003-harley-davidson-fx-fl-and-xl-motorcycles-are-eligible-for" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1998-4575-0001" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2003/01/08/03-297/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1999-5733-0001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2017/08/03/2017-16384/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/1999/06/03/99-14088/receipt-of-petition-for-decision-that-nonconforming-1993-1998-bmw-k1100-and-k1200-motorcycles-are" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2017/08/03/2017-16384/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1999-5912-0001" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1999-5500-0001" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2011/12/29/2011-33453/receipt-of-petition-for-decision-that-nonconforming-2000-2003-kawasaki-zr750-motorcycles-are" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2008/06/26/E8-14420/notice-of-receipt-of-petition-for-decision-that-nonconforming-2004-land-rover-range-rover" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2008/03/25/E8-6074/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1998-4336-0001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2000/06/22/00-15851/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2002/04/10/02-8621/decision-that-nonconforming-2001-ferrari-550-passenger-cars-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2006/06/27/E6-10061/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2009/10/08/E9-24330/notice-1-receipt-of-petition-for-decision-that-nonconforming-2009-harley-davidson-fx-fl-xl-and-vr" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/1997/12/24/97-33616/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1999-5864-0001" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2004/12/08/04-26984/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2007/06/28/E7-12545/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2013/12/10/2013-29406/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2013/07/30/2013-18245/notice-of-receipt-of-petition-for-decision-that-nonconforming-1996-chevrolet-impala-passenger-cars" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2002/04/04/02-8146/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2006/10/19/E6-17454/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2006/11/07/E6-18710/decision-that-nonconforming-2005-toyota-rav4-multipurpose-passenger-vehicles-are-eligible-for" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2016/09/28/2016-23320/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2004/01/29/04-1862/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1999-5863-0001" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2014/04/17/2014-08715/notice-of-receipt-of-petition-for-decision-that-nonconforming-2007-2010-mercedes-benz-s-class" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2018/02/09/2018-02673/notice-of-receipt-of-petition-for-decision-that-nonconforming-model-year-2006-penman-lightweight-gs" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2013/07/15/2013-16792/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2002/09/10/02-22950/notice-of-receipt-of-petition-for-decision-that-nonconforming-2002-ferrari-360-passenger-cars" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1999-6524-0001" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-2000-8598-0001" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2009/08/24/E9-20262/notice-of-receipt-of-petition-for-decision-that-nonconforming-2003-2006-mercedes-benz-c-class-w203" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2007/04/10/E7-6510/notice-of-receipt-of-petition-for-decision-that-nonconforming-2007-smart-car-passion-pulse-and-pure" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2003/10/24/03-26872/notice-of-receipt-of-petition-for-decision-that-nonconforming-2000-audi-a8-and-s8-passenger-cars-are" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2013/07/15/2013-16792/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2018/07/13/2018-15026/notice-of-receipt-of-petition-for-decision-that-nonconforming-model-year-2014-bmw-x3-multipurpose" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2016/05/19/2016-11793/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2016/05/04/2016-10349/notice-of-receipt-of-petition-for-decision-that-nonconforming-model-year-2009-mercedes-benz-g-class" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1999-5496-0001" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1998-4774-0001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2015/05/29/2015-12967/notice-of-receipt-of-petition-for-decision-that-nonconforming-model-year-1991-bmw-m3-convertible" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2008/08/29/E8-20062/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1999-6353-0001" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2008/09/17/E8-21637/notice-of-receipt-of-petitions-for-decision-that-nonconforming-1997-2001-jeep-cherokee-multipurpose" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2005/03/23/05-5649/notice-of-receipt-of-petition-for-decision-that-nonconforming-2002-jeep-liberty-multipurpose" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2003/03/12/03-5885/notice-of-receipt-of-petitions-for-decision-that-nonconforming-1996-and-1997-lamborghini-diablo" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2002/11/13/02-28822/decision-that-nonconforming-2001-2002-mercedes-benz-sl-r230-body-passenger-cars-are-eligible-for" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2013/07/15/2013-16792/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2004/09/23/04-21378/notice-of-receipt-of-petition-for-decision-that-nonconforming-2001-ducati-900-motorcycles-are" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1999-5863-0001" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2005/08/05/05-15479/notice-of-receipt-of-petition-for-decision-that-nonconforming-1997-ford-mustang-passenger-cars-are" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1998-4805-0001" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2006/01/23/E6-707/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2001/06/18/01-15327/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2010/12/28/2010-32559/notice-of-receipt-of-petition-for-decision-that-nonconforming-1991-rice-beaufort-double-trailers-are" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2016/09/28/2016-23320/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2013/07/15/2013-16792/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2004/01/29/04-1862/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/1995/09/12/95-22599/decision-that-nonconforming-1996-mercedes-benz-gelaendewagen-type-463-multi-purpose-passenger" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1998-4546-0001" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-2000-7436-0001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1999-5498-0001" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2010/01/12/2010-331/receipt-of-petition-for-decision-that-nonconforming-2001-and-2002-ducati-mh900e-motorcycles-are" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1999-6623-0001" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2012/09/07/2012-22034/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2013/06/26/2013-15280/notice-of-receipt-of-petition-for-decision-that-nonconforming-2005-2006-mercedes-benz-slr-passenger" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2006/01/23/E6-707/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2004/02/27/04-4399/notice-of-receipt-of-petition-for-decision-that-nonconforming-2003-and-2004-ferrari-enzo-passenger" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2012/04/23/2012-9683/notice-of-receipt-of-petition-for-decision-that-nonconforming-left-hand-drive-2006-land-rover-range" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2005/03/08/05-4297/notice-of-receipt-of-petition-for-decision-that-nonconforming-2004-and-2005-porsche-carrera-gt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2004/02/10/04-2740/notice-of-receipt-of-petition-for-decision-that-nonconforming-2002-2004-aston-martin-vanquish" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2004/12/27/04-28236/notice-of-receipt-of-petition-for-decision-that-nonconforming-1998-bmw-3-series-passenger-cars-are" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/search?conditions%5Bsearch_type_id%5D=3&amp;conditions%5Bterm%5D=NHTSA-2013-0061" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1998-3661-0001" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/1996/05/10/96-11784/decision-that-nonconforming-1992-through-1996-mercedes-benz-gelaendewagen-type-463-long-wheel-base" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/1997/07/15/97-18468/notice-of-receipt-of-petition-for-decision-that-nonconforming-1990-1996-toyota-landcruiser" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/d/96-22879" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/1997/04/15/97-9701/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2001/12/21/01-31519/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2010/11/30/2010-30012/receipt-of-petition-for-decision-that-nonconforming-2010-harley-davidson-fl-series-motorcycles-are" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1999-5912-0001" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2011/03/15/2011-5977/notice-of-receipt-of-petition-for-decision-that-nonconforming-2002-kawasaki-ninja-zx-6r-motorcycles" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2006/10/19/E6-17454/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2003/03/21/03-6747/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2013/11/01/2013-26100/notice-of-receipt-of-petition-for-decision-that-nonconforming-2012-ahlm-sbt-16-25-trailers-are" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-2001-9630-0042" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2008/03/25/E8-6074/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2002/07/25/02-18756/notice-of-receipt-of-petition-for-decision-that-nonconforming-1997-2001-and-2002-porsche-boxster" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2006/02/15/E6-2177/decision-that-nonconforming-2000-audi-a8-and-s8-passenger-cars-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2017/04/11/2017-07161/decision-that-certain-nonconforming-model-year-1996-and-1997-ferrari-f50-passenger-cars-are-eligible" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/1996/10/03/96-25359/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/1997/12/24/97-33616/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2003/03/12/03-5887/decision-that-nonconforming-1996-2002-mercedes-benz-e-class-w210-passenger-cars-are-eligible-for" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2004/06/14/04-13225/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1999-6623-0001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1999-5910-0001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2004/12/08/04-26984/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2016/10/14/2016-24855/notice-of-receipt-of-petition-for-decision-that-nonconforming-model-year-2008-chevrolet-silverado" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2002/10/31/02-27724/decision-that-nonconforming-2003-harley-davidson-vrsca-motorcycles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2012/09/07/2012-22034/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2001/07/19/01-17994/notice-of-receipt-of-petition-for-decision-that-nonconforming-2000-2001-mercedes-benz-s500-and-s600" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2010/01/08/2010-56/notice-of-receipt-of-petition-for-decision-that-nonconforming-2005-and-2006-mercedes-benz-s-class" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1998-4072-0001" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2004/08/17/04-18823/notice-of-receipt-of-petition-for-decision-that-nonconforming-2004-360-series-ferrari-passenger-cars" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2002/03/26/02-7164/notice-of-receipt-of-petition-for-decision-that-nonconforming-2001-and-2002-vespa-et2-and-et4-motor" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2002/09/10/02-22949/decision-that-nonconforming-2001-and-2002-porsche-gt2-passenger-cars-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2001/05/21/01-12730/notice-of-receipt-of-petition-for-decision-that-nonconforming-2000-2001-audi-tt-passenger-cars-are" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1998-4165-0001" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2003/03/12/03-5885/notice-of-receipt-of-petitions-for-decision-that-nonconforming-1996-and-1997-lamborghini-diablo" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2015/04/03/2015-07607/decision-that-nonconforming-2012-mclaren-mp4-12c-passenger-cars-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2009/08/24/E9-20262/notice-of-receipt-of-petition-for-decision-that-nonconforming-2003-2006-mercedes-benz-c-class-w203" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2013/02/14/2013-03459/notice-of-receipt-of-petition-for-decision-that-nonconforming-long-wheel-base-2005-mercedes-benz" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2008/03/03/E8-4026/notice-of-receipt-of-petition-for-decision-that-nonconforming-2006-and-2007-subaru-forester" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2007/03/06/E7-3817/notice-of-receipt-of-petition-for-decision-that-nonconforming-2004-volkswagen-passat-sedan-and-wagon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-2011-0124-0001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2004/11/16/04-25420/notice-of-receipt-of-petition-for-decision-that-nonconforming-2003-2004-bmw-x5-multipurpose" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/1999/06/25/99-16185/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2010/06/17/2010-14565/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1999-6347-0001" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2004/08/12/04-18483/notice-of-receipt-of-petition-for-decision-that-nonconforming-1994-1997-right-hand-drive-rhd-honda" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2008/09/17/E8-21637/notice-of-receipt-of-petitions-for-decision-that-nonconforming-1997-2001-jeep-cherokee-multipurpose" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2004/11/03/04-24549/notice-of-receipt-of-petition-for-decision-that-nonconforming-2004-jeep-liberty-multipurpose" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/1997/01/10/97-602/decision-that-nonconforming-1997-mercedes-benz-gelaendewagen-type-463-multi-purpose-passenger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2009/06/03/E9-12841/notice-of-receipt-of-petition-for-decision-that-nonconforming-2006-bmw-m3-passenger-cars" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2010/01/12/2010-331/receipt-of-petition-for-decision-that-nonconforming-2001-and-2002-ducati-mh900e-motorcycles-are" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2013/07/15/2013-16792/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2006/01/23/E6-707/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/1996/09/09/96-22879/decision-that-nonconforming-1992-jeep-cherokee-multi-purpose-passenger-vehicles-manufactured-for-the" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2010/06/17/2010-14565/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1998-3716-0001" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2017/10/10/2017-21665/decision-that-nonconforming-model-year-2010-lamborghini-murcielago-passenger-cars-are-eligible-for" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2002/09/10/02-22951/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2003/11/14/03-28526/notice-of-receipt-of-petition-for-decision-that-nonconforming-1999-2003-suzuki-gsx-r-750-motorcycles" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2001/01/10/01-698/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2000/07/19/00-18248/notice-of-receipt-of-petition-for-decision-that-nonconforming-1997-chevrolet-blazer-multi-purpose" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2006/01/23/E6-707/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2004/06/14/04-13225/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2014/06/30/2014-15210/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2002/04/04/02-8145/notice-of-receipt-of-petition-for-decision-that-nonconforming-1999-and-2001-bmw-3-series-passenger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2016/07/19/2016-16935/notice-of-receipt-of-petition-for-decision-that-nonconforming-model-year-2011-ducati-multistrada" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2005/03/14/05-4906/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2005/04/21/05-8005/notice-of-receipt-of-petition-for-decision-that-nonconforming-2001-2005-mercedes-benz-sprinter" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2008/12/10/E8-29190/notice-of-receipt-of-petition-for-decision-that-nonconforming-2005-2006-porsche-carrera-cabriolet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2016/05/04/2016-10350/notice-of-receipt-of-petition-for-decision-that-nonconforming-model-year-2008-aston-martin-vantage" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2018/04/18/2018-08060/correction-to-decision-that-nonconforming-model-year-2000-east-lancashire-coachbuilders-limited" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2016/12/07/2016-29268/notice-of-receipt-of-petition-for-decision-that-nonconforming-model-year-2013-and-2014-ferrari-f12" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2011/03/15/2011-5977/notice-of-receipt-of-petition-for-decision-that-nonconforming-2002-kawasaki-ninja-zx-6r-motorcycles" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2004/11/16/04-25426/notice-of-receipt-of-petition-for-decision-that-nonconforming-1998-lexus-gs300-passenger-cars-are" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1999-6351-0001" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2002/07/25/02-18756/notice-of-receipt-of-petition-for-decision-that-nonconforming-1997-2001-and-2002-porsche-boxster" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2012/04/04/2012-8003/notice-of-receipt-of-petition-for-decision-that-nonconforming-1999-to-2006-toyota-land-cruiser-ifs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2000/06/22/00-15851/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2007/01/26/E7-1189/notice-of-receipt-of-petition-for-decision-that-nonconforming-1996-bmw-k75-motorcycles-are-eligible" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2004/01/29/04-1862/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2016/01/26/2016-01489/notice-of-receipt-of-petition-for-decision-that-nonconforming-2010-harley-davidson-fx-xl-and-vr" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2004/06/14/04-13225/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/d/96-22879" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1998-4072-0001" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1999-5914-0001" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1998-3514-0001" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1998-4861-0001" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2016/01/22/2016-01270/notice-of-receipt-of-petition-for-decision-that-nonconforming-model-year-2008-2010-alfa-romeo-8c" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2008/08/29/E8-20062/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2020/04/17/2020-08149/decision-that-nonconforming-model-year-2014-ferrari-laferrari-passenger-cars-are-eligible-for" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2004/06/14/04-13225/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1998-4072-0001" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-2011-0062-0001" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/1997/10/24/97-28279/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2001/06/18/01-15327/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/1996/10/03/96-25359/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2004/01/29/04-1862/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2002/09/10/02-22949/decision-that-nonconforming-2001-and-2002-porsche-gt2-passenger-cars-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2018/07/13/2018-15027/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2005/10/19/05-20871/notice-of-receipt-of-petition-for-decision-that-nonconforming-2001-bentley-arnage-passenger-cars" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2001/05/21/01-12733/notice-of-receipt-of-petition-for-decision-that-nonconforming-1999-2001-bmw-7-series-passenger-cars" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2018/11/30/2018-26058/notice-of-receipt-of-petition-for-decision-that-nonconforming-model-year-2015-chevrolet-silverado" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/1997/01/13/97-767/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2018/11/30/2018-26061/notice-of-receipt-of-petition-for-decision-that-nonconforming-model-year-2016-mercedes-benz-gl500" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2000/05/09/00-11486/notice-of-receipt-of-petition-for-decision-that-nonconforming-1995-1998-mercedes-benz-s-class" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2015/11/02/2015-27824/notice-of-receipt-of-petition-for-decision-that-nonconforming-2006-mercedes-benz-sl-passenger-cars" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2007/10/22/E7-20775/notice-of-receipt-of-petition-for-decision-that-nonconforming-2004-2005-vespa-lx-and-px-model" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2002/02/25/02-4413/decision-that-nonconforming-1998-chrysler-grand-voyager-multi-purpose-passenger-vehicles-are" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2003/07/31/03-19524/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2002/05/03/02-11051/notice-of-receipt-of-petition-for-decision-that-nonconforming-1997-and-1998-ferrari-456-gt-and-gta" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2003/12/15/03-30830/notice-of-receipt-of-petition-for-decision-that-nonconforming-2000-ford-f150-pickup-trucks-are" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2008/04/08/E8-7388/notice-of-receipt-of-petition-for-decision-that-nonconforming-2005-jeep-liberty-multipurpose" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2016/07/21/2016-17190/notice-of-receipt-of-petition-for-decision-that-nonconforming-model-year-1995-lamborghini-diablo" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1998-4576-0001" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2001/01/10/01-698/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1998-3822-0001" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-2001-8699-0001" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2011/05/17/2011-11993/notice-of-receipt-of-petition-for-decision-that-nonconforming-2005-mercedes-benz-350-cls-passenger" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2006/10/19/E6-17454/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2013/04/17/2013-08957/notice-of-receipt-of-petition-for-decision-that-nonconforming-1991-volkswagen-transporter" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2011/08/31/2011-22234/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2003/01/08/03-297/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2012/12/28/2012-31211/notice-of-receipt-of-petition-for-decision-that-nonconforming-2006-2010-bmw-m3-passenger-cars-are" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2004/12/08/04-26984/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2004/08/27/04-19569/notice-of-receipt-of-petition-for-decision-that-nonconforming-2002-honda-crv-multipurpose-passenger" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2016/09/21/2016-22720/notice-of-receipt-of-petition-for-decision-that-nonconforming-model-year-2009-jeep-compass" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2006/06/27/E6-10061/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1998-4074-0001" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/NHTSA-1998-4072-0001" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2003/11/18/03-28812/notice-of-receipt-of-petition-for-decision-that-nonconforming-1999-2003-ducati-748-and-916" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2016/03/03/2016-04616/decision-that-certain-nonconforming-model-year-2006-2007-european-market-ferrari-599-gtb-passenger" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2018/07/13/2018-15027/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2005/08/05/05-15480/decision-that-nonconforming-1997-land-rover-defender-90-multi-purpose-passenger-vehicles-are" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/1996/07/31/96-19367/notice-of-receipt-of-petition-for-decision-that-nonconforming-1991-1996-freightliner-fld12064st" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2019/12/30/2019-28138/notice-of-receipt-of-petition-for-decision-that-nonconforming-model-year-2018-2019-swift-sprite" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2000/10/25/00-27331/notice-of-receipt-of-petition-for-decision-that-nonconforming-2000-bmw-3-series-passenger-cars-are" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2004/11/16/04-25421/notice-of-receipt-of-petition-for-decision-that-nonconforming-2001-chevrolet-blazer-multipurpose" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2001/06/18/01-15327/decision-that-certain-nonconforming-motor-vehicles-are-eligible-for-importation" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2006/03/10/E6-3409/decision-that-nonconforming-2005-mercedes-benz-type-463-short-wheelbase-gelaendewagen-multipurpose" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:F402"/>
+  <dimension ref="A1:H998"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.6640625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="14.5" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="37.5" style="7" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="16384" width="11.6640625" style="7"/>
+    <col min="1" max="1" width="22.1640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="39.83203125" style="30" customWidth="1"/>
+    <col min="3" max="3" width="26.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="14" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="24.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="23.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="24.1640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="11.6640625" style="1" customWidth="1"/>
+    <col min="9" max="16384" width="14.5" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="5" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:8" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="28" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="5"/>
+    </row>
+    <row r="2" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="7"/>
+      <c r="D2" s="7">
+        <v>2012</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G2" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="H2" s="5"/>
+    </row>
+    <row r="3" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B3" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="C3" s="7"/>
+      <c r="D3" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="E3" s="11" t="s">
+        <v>1291</v>
+      </c>
+      <c r="F3" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="G3" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="H3" s="5"/>
+    </row>
+    <row r="4" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B4" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="C4" s="7"/>
+      <c r="D4" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="F4" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="G4" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="H4" s="5"/>
+    </row>
+    <row r="5" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B5" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="D5" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="F5" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="G5" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="H5" s="5"/>
+    </row>
+    <row r="6" spans="1:8" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A6" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="C6" s="6"/>
+      <c r="D6" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="E6" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="F6" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="G6" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="H6" s="5"/>
+    </row>
+    <row r="7" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B7" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="C7" s="7"/>
+      <c r="D7" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="E7" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="F7" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="G7" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="H7" s="5"/>
+    </row>
+    <row r="8" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7">
+        <v>2009</v>
+      </c>
+      <c r="E8" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="F8" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="G8" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="H8" s="5"/>
+    </row>
+    <row r="9" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B9" s="25" t="s">
+        <v>43</v>
+      </c>
+      <c r="C9" s="7"/>
+      <c r="D9" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="E9" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="F9" s="10" t="s">
+        <v>46</v>
+      </c>
+      <c r="G9" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="H9" s="5"/>
+    </row>
+    <row r="10" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="B10" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="C10" s="7"/>
+      <c r="D10" s="8">
+        <v>2010</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="F10" s="13" t="s">
+        <v>1292</v>
+      </c>
+      <c r="G10" s="13" t="s">
+        <v>1292</v>
+      </c>
+      <c r="H10" s="5"/>
+    </row>
+    <row r="11" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B11" s="25" t="s">
+        <v>47</v>
+      </c>
+      <c r="C11" s="7"/>
+      <c r="D11" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="E11" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="F11" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="G11" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="H11" s="5"/>
+    </row>
+    <row r="12" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="B12" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="C12" s="7"/>
+      <c r="D12" s="8">
+        <v>2008</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="F12" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="G12" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="H12" s="5"/>
+    </row>
+    <row r="13" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B13" s="25" t="s">
+        <v>57</v>
+      </c>
+      <c r="C13" s="7"/>
+      <c r="D13" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="E13" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="F13" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="G13" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="H13" s="5"/>
+    </row>
+    <row r="14" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B14" s="25" t="s">
+        <v>62</v>
+      </c>
+      <c r="C14" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="D14" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="E14" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="F14" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="G14" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="H14" s="5"/>
+    </row>
+    <row r="15" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B15" s="25" t="s">
+        <v>67</v>
+      </c>
+      <c r="C15" s="7"/>
+      <c r="D15" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="E15" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="F15" s="14" t="s">
+        <v>70</v>
+      </c>
+      <c r="G15" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="H15" s="5"/>
+    </row>
+    <row r="16" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B16" s="25" t="s">
+        <v>72</v>
+      </c>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7">
+        <v>2000</v>
+      </c>
+      <c r="E16" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="F16" s="10" t="s">
+        <v>74</v>
+      </c>
+      <c r="G16" s="10" t="s">
+        <v>74</v>
+      </c>
+      <c r="H16" s="5"/>
+    </row>
+    <row r="17" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B17" s="25" t="s">
+        <v>72</v>
+      </c>
+      <c r="C17" s="7"/>
+      <c r="D17" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="E17" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="F17" s="15" t="s">
+        <v>1293</v>
+      </c>
+      <c r="G17" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="H17" s="5"/>
+    </row>
+    <row r="18" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B18" s="11" t="s">
+        <v>77</v>
+      </c>
+      <c r="C18" s="2"/>
+      <c r="D18" s="7">
+        <v>1996</v>
+      </c>
+      <c r="E18" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="F18" s="16" t="s">
+        <v>79</v>
+      </c>
+      <c r="G18" s="17" t="s">
+        <v>80</v>
+      </c>
+      <c r="H18" s="5"/>
+    </row>
+    <row r="19" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B19" s="25" t="s">
+        <v>81</v>
+      </c>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7">
+        <v>2003</v>
+      </c>
+      <c r="E19" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="F19" s="10" t="s">
+        <v>83</v>
+      </c>
+      <c r="G19" s="10" t="s">
+        <v>83</v>
+      </c>
+      <c r="H19" s="5"/>
+    </row>
+    <row r="20" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B20" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7">
+        <v>1996</v>
+      </c>
+      <c r="E20" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="F20" s="10" t="s">
+        <v>86</v>
+      </c>
+      <c r="G20" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="H20" s="5"/>
+    </row>
+    <row r="21" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B21" s="25" t="s">
+        <v>87</v>
+      </c>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7">
+        <v>2000</v>
+      </c>
+      <c r="E21" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="F21" s="10" t="s">
+        <v>74</v>
+      </c>
+      <c r="G21" s="10" t="s">
+        <v>74</v>
+      </c>
+      <c r="H21" s="5"/>
+    </row>
+    <row r="22" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B22" s="25" t="s">
+        <v>88</v>
+      </c>
+      <c r="C22" s="7"/>
+      <c r="D22" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="E22" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="F22" s="10" t="s">
+        <v>90</v>
+      </c>
+      <c r="G22" s="10" t="s">
+        <v>91</v>
+      </c>
+      <c r="H22" s="5"/>
+    </row>
+    <row r="23" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="B23" s="25" t="s">
+        <v>93</v>
+      </c>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7">
+        <v>2001</v>
+      </c>
+      <c r="E23" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="F23" s="10" t="s">
+        <v>95</v>
+      </c>
+      <c r="G23" s="10" t="s">
+        <v>96</v>
+      </c>
+      <c r="H23" s="5"/>
+    </row>
+    <row r="24" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="B24" s="25" t="s">
+        <v>97</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="D24" s="7">
+        <v>1998</v>
+      </c>
+      <c r="E24" s="8" t="s">
+        <v>99</v>
+      </c>
+      <c r="F24" s="10" t="s">
+        <v>100</v>
+      </c>
+      <c r="G24" s="10" t="s">
+        <v>101</v>
+      </c>
+      <c r="H24" s="5"/>
+    </row>
+    <row r="25" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="B25" s="11" t="s">
+        <v>102</v>
+      </c>
+      <c r="C25" s="7"/>
+      <c r="D25" s="8">
+        <v>2015</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="F25" s="10" t="s">
+        <v>104</v>
+      </c>
+      <c r="G25" s="9" t="s">
+        <v>105</v>
+      </c>
+      <c r="H25" s="5"/>
+    </row>
+    <row r="26" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="B26" s="11" t="s">
+        <v>106</v>
+      </c>
+      <c r="C26" s="11" t="s">
+        <v>107</v>
+      </c>
+      <c r="D26" s="7">
+        <v>2014</v>
+      </c>
+      <c r="E26" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="F26" s="10" t="s">
+        <v>109</v>
+      </c>
+      <c r="G26" s="10" t="s">
+        <v>109</v>
+      </c>
+      <c r="H26" s="5"/>
+    </row>
+    <row r="27" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="B27" s="11" t="s">
+        <v>110</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="E27" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="F27" s="17" t="s">
+        <v>113</v>
+      </c>
+      <c r="G27" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="H27" s="5"/>
+    </row>
+    <row r="28" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="B28" s="25" t="s">
+        <v>115</v>
+      </c>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7">
+        <v>2000</v>
+      </c>
+      <c r="E28" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="F28" s="10" t="s">
+        <v>117</v>
+      </c>
+      <c r="G28" s="10" t="s">
+        <v>118</v>
+      </c>
+      <c r="H28" s="5"/>
+    </row>
+    <row r="29" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="B29" s="25" t="s">
+        <v>119</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="6" t="s">
+        <v>120</v>
+      </c>
+      <c r="E29" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="F29" s="10" t="s">
+        <v>122</v>
+      </c>
+      <c r="G29" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="H29" s="5"/>
+    </row>
+    <row r="30" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="B30" s="25" t="s">
+        <v>123</v>
+      </c>
+      <c r="C30" s="7"/>
+      <c r="D30" s="6" t="s">
+        <v>124</v>
+      </c>
+      <c r="E30" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="F30" s="10" t="s">
+        <v>117</v>
+      </c>
+      <c r="G30" s="10" t="s">
+        <v>118</v>
+      </c>
+      <c r="H30" s="5"/>
+    </row>
+    <row r="31" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="B31" s="25" t="s">
+        <v>126</v>
+      </c>
+      <c r="C31" s="7"/>
+      <c r="D31" s="6" t="s">
+        <v>127</v>
+      </c>
+      <c r="E31" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="F31" s="14" t="s">
+        <v>129</v>
+      </c>
+      <c r="G31" s="14" t="s">
+        <v>130</v>
+      </c>
+      <c r="H31" s="5"/>
+    </row>
+    <row r="32" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="B32" s="25" t="s">
+        <v>126</v>
+      </c>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7">
+        <v>1998</v>
+      </c>
+      <c r="E32" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="F32" s="10" t="s">
+        <v>132</v>
+      </c>
+      <c r="G32" s="10" t="s">
+        <v>133</v>
+      </c>
+      <c r="H32" s="5"/>
+    </row>
+    <row r="33" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="B33" s="25" t="s">
+        <v>126</v>
+      </c>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7">
+        <v>1999</v>
+      </c>
+      <c r="E33" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="F33" s="10" t="s">
+        <v>135</v>
+      </c>
+      <c r="G33" s="10" t="s">
+        <v>136</v>
+      </c>
+      <c r="H33" s="5"/>
+    </row>
+    <row r="34" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="B34" s="25" t="s">
+        <v>126</v>
+      </c>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7">
+        <v>2000</v>
+      </c>
+      <c r="E34" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="F34" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="G34" s="10" t="s">
+        <v>139</v>
+      </c>
+      <c r="H34" s="5"/>
+    </row>
+    <row r="35" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="B35" s="25" t="s">
+        <v>126</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7">
+        <v>2001</v>
+      </c>
+      <c r="E35" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="F35" s="10" t="s">
+        <v>135</v>
+      </c>
+      <c r="G35" s="10" t="s">
+        <v>136</v>
+      </c>
+      <c r="H35" s="5"/>
+    </row>
+    <row r="36" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="B36" s="25" t="s">
+        <v>126</v>
+      </c>
+      <c r="C36" s="7"/>
+      <c r="D36" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="E36" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="F36" s="10" t="s">
+        <v>142</v>
+      </c>
+      <c r="G36" s="10" t="s">
+        <v>143</v>
+      </c>
+      <c r="H36" s="5"/>
+    </row>
+    <row r="37" spans="1:8" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A37" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="B37" s="25" t="s">
+        <v>144</v>
+      </c>
+      <c r="C37" s="7"/>
+      <c r="D37" s="6" t="s">
+        <v>145</v>
+      </c>
+      <c r="E37" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="F37" s="10" t="s">
+        <v>147</v>
+      </c>
+      <c r="G37" s="10" t="s">
+        <v>147</v>
+      </c>
+      <c r="H37" s="5"/>
+    </row>
+    <row r="38" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="B38" s="25" t="s">
+        <v>148</v>
+      </c>
+      <c r="C38" s="7"/>
+      <c r="D38" s="6" t="s">
+        <v>127</v>
+      </c>
+      <c r="E38" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="F38" s="14" t="s">
+        <v>150</v>
+      </c>
+      <c r="G38" s="14" t="s">
+        <v>130</v>
+      </c>
+      <c r="H38" s="5"/>
+    </row>
+    <row r="39" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="B39" s="25" t="s">
+        <v>148</v>
+      </c>
+      <c r="C39" s="7"/>
+      <c r="D39" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="E39" s="8" t="s">
+        <v>151</v>
+      </c>
+      <c r="F39" s="14" t="s">
+        <v>152</v>
+      </c>
+      <c r="G39" s="14" t="s">
+        <v>153</v>
+      </c>
+      <c r="H39" s="5"/>
+    </row>
+    <row r="40" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="B40" s="25" t="s">
+        <v>148</v>
+      </c>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7">
+        <v>2000</v>
+      </c>
+      <c r="E40" s="8" t="s">
+        <v>154</v>
+      </c>
+      <c r="F40" s="10" t="s">
+        <v>155</v>
+      </c>
+      <c r="G40" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="H40" s="5"/>
+    </row>
+    <row r="41" spans="1:8" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A41" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="B41" s="25" t="s">
+        <v>148</v>
+      </c>
+      <c r="C41" s="7"/>
+      <c r="D41" s="6" t="s">
+        <v>156</v>
+      </c>
+      <c r="E41" s="8" t="s">
+        <v>157</v>
+      </c>
+      <c r="F41" s="10" t="s">
+        <v>158</v>
+      </c>
+      <c r="G41" s="10" t="s">
+        <v>159</v>
+      </c>
+      <c r="H41" s="5"/>
+    </row>
+    <row r="42" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="B42" s="25" t="s">
+        <v>148</v>
+      </c>
+      <c r="C42" s="7"/>
+      <c r="D42" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="E42" s="8" t="s">
+        <v>160</v>
+      </c>
+      <c r="F42" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="G42" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="H42" s="5"/>
+    </row>
+    <row r="43" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="B43" s="25" t="s">
+        <v>163</v>
+      </c>
+      <c r="C43" s="7"/>
+      <c r="D43" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="E43" s="8" t="s">
+        <v>164</v>
+      </c>
+      <c r="F43" s="14" t="s">
+        <v>165</v>
+      </c>
+      <c r="G43" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="H43" s="5"/>
+    </row>
+    <row r="44" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="B44" s="25" t="s">
+        <v>166</v>
+      </c>
+      <c r="C44" s="7"/>
+      <c r="D44" s="6" t="s">
+        <v>167</v>
+      </c>
+      <c r="E44" s="8" t="s">
+        <v>168</v>
+      </c>
+      <c r="F44" s="14" t="s">
+        <v>165</v>
+      </c>
+      <c r="G44" s="14" t="s">
+        <v>153</v>
+      </c>
+      <c r="H44" s="5"/>
+    </row>
+    <row r="45" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="B45" s="25" t="s">
+        <v>166</v>
+      </c>
+      <c r="C45" s="7"/>
+      <c r="D45" s="6" t="s">
+        <v>169</v>
+      </c>
+      <c r="E45" s="8" t="s">
+        <v>170</v>
+      </c>
+      <c r="F45" s="10" t="s">
+        <v>171</v>
+      </c>
+      <c r="G45" s="10" t="s">
+        <v>91</v>
+      </c>
+      <c r="H45" s="5"/>
+    </row>
+    <row r="46" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="B46" s="25" t="s">
+        <v>172</v>
+      </c>
+      <c r="C46" s="7"/>
+      <c r="D46" s="7">
+        <v>2004</v>
+      </c>
+      <c r="E46" s="8" t="s">
+        <v>173</v>
+      </c>
+      <c r="F46" s="10" t="s">
+        <v>174</v>
+      </c>
+      <c r="G46" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="H46" s="5"/>
+    </row>
+    <row r="47" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="B47" s="25" t="s">
+        <v>175</v>
+      </c>
+      <c r="C47" s="7"/>
+      <c r="D47" s="7">
+        <v>1997</v>
+      </c>
+      <c r="E47" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="F47" s="10" t="s">
+        <v>177</v>
+      </c>
+      <c r="G47" s="10" t="s">
+        <v>118</v>
+      </c>
+      <c r="H47" s="5"/>
+    </row>
+    <row r="48" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="B48" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="C48" s="7"/>
+      <c r="D48" s="8">
+        <v>2003</v>
+      </c>
+      <c r="E48" s="7" t="s">
+        <v>179</v>
+      </c>
+      <c r="F48" s="19" t="s">
+        <v>180</v>
+      </c>
+      <c r="G48" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="H48" s="5"/>
+    </row>
+    <row r="49" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="B49" s="11" t="s">
+        <v>181</v>
+      </c>
+      <c r="C49" s="7" t="s">
+        <v>1036</v>
+      </c>
+      <c r="D49" s="8">
+        <v>1991</v>
+      </c>
+      <c r="E49" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="F49" s="10" t="s">
+        <v>183</v>
+      </c>
+      <c r="G49" s="9" t="s">
+        <v>184</v>
+      </c>
+      <c r="H49" s="5"/>
+    </row>
+    <row r="50" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="B50" s="25" t="s">
+        <v>185</v>
+      </c>
+      <c r="C50" s="7"/>
+      <c r="D50" s="7">
+        <v>2006</v>
+      </c>
+      <c r="E50" s="8" t="s">
+        <v>186</v>
+      </c>
+      <c r="F50" s="10" t="s">
+        <v>187</v>
+      </c>
+      <c r="G50" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="H50" s="5"/>
+    </row>
+    <row r="51" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="B51" s="11" t="s">
+        <v>181</v>
+      </c>
+      <c r="C51" s="7"/>
+      <c r="D51" s="8" t="s">
+        <v>188</v>
+      </c>
+      <c r="E51" s="7" t="s">
+        <v>189</v>
+      </c>
+      <c r="F51" s="10" t="s">
+        <v>190</v>
+      </c>
+      <c r="G51" s="10" t="s">
+        <v>190</v>
+      </c>
+      <c r="H51" s="5"/>
+    </row>
+    <row r="52" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="B52" s="11" t="s">
+        <v>191</v>
+      </c>
+      <c r="C52" s="7"/>
+      <c r="D52" s="7">
+        <v>2002</v>
+      </c>
+      <c r="E52" s="8" t="s">
+        <v>192</v>
+      </c>
+      <c r="F52" s="10" t="s">
+        <v>193</v>
+      </c>
+      <c r="G52" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="H52" s="5"/>
+    </row>
+    <row r="53" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="B53" s="11" t="s">
+        <v>194</v>
+      </c>
+      <c r="C53" s="7"/>
+      <c r="D53" s="8">
+        <v>2013</v>
+      </c>
+      <c r="E53" s="7" t="s">
+        <v>195</v>
+      </c>
+      <c r="F53" s="19" t="s">
+        <v>196</v>
+      </c>
+      <c r="G53" s="9" t="s">
+        <v>197</v>
+      </c>
+      <c r="H53" s="5"/>
+    </row>
+    <row r="54" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="B54" s="11" t="s">
+        <v>198</v>
+      </c>
+      <c r="C54" s="7"/>
+      <c r="D54" s="8" t="s">
+        <v>199</v>
+      </c>
+      <c r="E54" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="F54" s="19" t="s">
+        <v>201</v>
+      </c>
+      <c r="G54" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="H54" s="5"/>
+    </row>
+    <row r="55" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="B55" s="11" t="s">
+        <v>202</v>
+      </c>
+      <c r="C55" s="7"/>
+      <c r="D55" s="8">
+        <v>2014</v>
+      </c>
+      <c r="E55" s="7" t="s">
+        <v>203</v>
+      </c>
+      <c r="F55" s="10" t="s">
+        <v>204</v>
+      </c>
+      <c r="G55" s="10" t="s">
+        <v>204</v>
+      </c>
+      <c r="H55" s="5"/>
+    </row>
+    <row r="56" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="B56" s="25" t="s">
+        <v>205</v>
+      </c>
+      <c r="C56" s="7"/>
+      <c r="D56" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="E56" s="8" t="s">
+        <v>206</v>
+      </c>
+      <c r="F56" s="10" t="s">
+        <v>207</v>
+      </c>
+      <c r="G56" s="10" t="s">
+        <v>133</v>
+      </c>
+      <c r="H56" s="5"/>
+    </row>
+    <row r="57" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="B57" s="25" t="s">
+        <v>208</v>
+      </c>
+      <c r="C57" s="7"/>
+      <c r="D57" s="6" t="s">
+        <v>209</v>
+      </c>
+      <c r="E57" s="8" t="s">
+        <v>210</v>
+      </c>
+      <c r="F57" s="14" t="s">
+        <v>211</v>
+      </c>
+      <c r="G57" s="14" t="s">
+        <v>130</v>
+      </c>
+      <c r="H57" s="5"/>
+    </row>
+    <row r="58" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="B58" s="25" t="s">
+        <v>212</v>
+      </c>
+      <c r="C58" s="7"/>
+      <c r="D58" s="7">
+        <v>1999</v>
+      </c>
+      <c r="E58" s="8" t="s">
+        <v>213</v>
+      </c>
+      <c r="F58" s="10" t="s">
+        <v>214</v>
+      </c>
+      <c r="G58" s="10" t="s">
+        <v>215</v>
+      </c>
+      <c r="H58" s="5"/>
+    </row>
+    <row r="59" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="B59" s="11" t="s">
+        <v>208</v>
+      </c>
+      <c r="C59" s="7"/>
+      <c r="D59" s="8">
+        <v>2002</v>
+      </c>
+      <c r="E59" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="F59" s="10" t="s">
+        <v>217</v>
+      </c>
+      <c r="G59" s="9" t="s">
+        <v>184</v>
+      </c>
+      <c r="H59" s="5"/>
+    </row>
+    <row r="60" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="B60" s="11" t="s">
+        <v>218</v>
+      </c>
+      <c r="C60" s="7"/>
+      <c r="D60" s="8">
+        <v>2010</v>
+      </c>
+      <c r="E60" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="F60" s="9" t="s">
+        <v>220</v>
+      </c>
+      <c r="G60" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="H60" s="5"/>
+    </row>
+    <row r="61" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="B61" s="25" t="s">
+        <v>221</v>
+      </c>
+      <c r="C61" s="7"/>
+      <c r="D61" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="E61" s="8" t="s">
+        <v>222</v>
+      </c>
+      <c r="F61" s="10" t="s">
+        <v>223</v>
+      </c>
+      <c r="G61" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="H61" s="5"/>
+    </row>
+    <row r="62" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="B62" s="25" t="s">
+        <v>221</v>
+      </c>
+      <c r="C62" s="7"/>
+      <c r="D62" s="7">
+        <v>2002</v>
+      </c>
+      <c r="E62" s="8" t="s">
+        <v>224</v>
+      </c>
+      <c r="F62" s="10" t="s">
+        <v>225</v>
+      </c>
+      <c r="G62" s="10" t="s">
+        <v>226</v>
+      </c>
+      <c r="H62" s="5"/>
+    </row>
+    <row r="63" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="B63" s="11" t="s">
+        <v>228</v>
+      </c>
+      <c r="C63" s="7"/>
+      <c r="D63" s="8">
+        <v>2004</v>
+      </c>
+      <c r="E63" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="F63" s="10" t="s">
+        <v>174</v>
+      </c>
+      <c r="G63" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="H63" s="5"/>
+    </row>
+    <row r="64" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="B64" s="25" t="s">
+        <v>229</v>
+      </c>
+      <c r="C64" s="7"/>
+      <c r="D64" s="6" t="s">
+        <v>230</v>
+      </c>
+      <c r="E64" s="8" t="s">
+        <v>231</v>
+      </c>
+      <c r="F64" s="10" t="s">
+        <v>232</v>
+      </c>
+      <c r="G64" s="10" t="s">
+        <v>233</v>
+      </c>
+      <c r="H64" s="5"/>
+    </row>
+    <row r="65" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="B65" s="25" t="s">
+        <v>234</v>
+      </c>
+      <c r="C65" s="7"/>
+      <c r="D65" s="6" t="s">
+        <v>235</v>
+      </c>
+      <c r="E65" s="8" t="s">
+        <v>236</v>
+      </c>
+      <c r="F65" s="9" t="s">
+        <v>237</v>
+      </c>
+      <c r="G65" s="14" t="s">
+        <v>238</v>
+      </c>
+      <c r="H65" s="5"/>
+    </row>
+    <row r="66" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="B66" s="25" t="s">
+        <v>178</v>
+      </c>
+      <c r="C66" s="7"/>
+      <c r="D66" s="7">
+        <v>2003</v>
+      </c>
+      <c r="E66" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="F66" s="10" t="s">
+        <v>180</v>
+      </c>
+      <c r="G66" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="H66" s="5"/>
+    </row>
+    <row r="67" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="B67" s="25" t="s">
+        <v>239</v>
+      </c>
+      <c r="C67" s="7"/>
+      <c r="D67" s="7">
+        <v>1996</v>
+      </c>
+      <c r="E67" s="8" t="s">
+        <v>240</v>
+      </c>
+      <c r="F67" s="19" t="s">
+        <v>241</v>
+      </c>
+      <c r="G67" s="9" t="s">
+        <v>143</v>
+      </c>
+      <c r="H67" s="5"/>
+    </row>
+    <row r="68" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="B68" s="25" t="s">
+        <v>242</v>
+      </c>
+      <c r="C68" s="7"/>
+      <c r="D68" s="6" t="s">
+        <v>243</v>
+      </c>
+      <c r="E68" s="8" t="s">
+        <v>244</v>
+      </c>
+      <c r="F68" s="17" t="s">
+        <v>245</v>
+      </c>
+      <c r="G68" s="16" t="s">
+        <v>246</v>
+      </c>
+      <c r="H68" s="5"/>
+    </row>
+    <row r="69" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="B69" s="25" t="s">
+        <v>242</v>
+      </c>
+      <c r="C69" s="7"/>
+      <c r="D69" s="6" t="s">
+        <v>247</v>
+      </c>
+      <c r="E69" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="F69" s="14" t="s">
+        <v>249</v>
+      </c>
+      <c r="G69" s="10" t="s">
+        <v>91</v>
+      </c>
+      <c r="H69" s="5"/>
+    </row>
+    <row r="70" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="B70" s="25" t="s">
+        <v>191</v>
+      </c>
+      <c r="C70" s="7"/>
+      <c r="D70" s="7">
+        <v>2002</v>
+      </c>
+      <c r="E70" s="8" t="s">
+        <v>192</v>
+      </c>
+      <c r="F70" s="10" t="s">
+        <v>193</v>
+      </c>
+      <c r="G70" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="H70" s="5"/>
+    </row>
+    <row r="71" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="B71" s="25" t="s">
+        <v>250</v>
+      </c>
+      <c r="C71" s="7"/>
+      <c r="D71" s="7">
+        <v>2000</v>
+      </c>
+      <c r="E71" s="8" t="s">
+        <v>251</v>
+      </c>
+      <c r="F71" s="10" t="s">
+        <v>252</v>
+      </c>
+      <c r="G71" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="H71" s="5"/>
+    </row>
+    <row r="72" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="B72" s="25" t="s">
+        <v>253</v>
+      </c>
+      <c r="C72" s="7"/>
+      <c r="D72" s="6" t="s">
+        <v>247</v>
+      </c>
+      <c r="E72" s="8" t="s">
+        <v>254</v>
+      </c>
+      <c r="F72" s="10" t="s">
+        <v>255</v>
+      </c>
+      <c r="G72" s="10" t="s">
+        <v>256</v>
+      </c>
+      <c r="H72" s="5"/>
+    </row>
+    <row r="73" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="B73" s="25" t="s">
+        <v>198</v>
+      </c>
+      <c r="C73" s="7"/>
+      <c r="D73" s="6" t="s">
+        <v>199</v>
+      </c>
+      <c r="E73" s="8" t="s">
+        <v>200</v>
+      </c>
+      <c r="F73" s="10" t="s">
+        <v>201</v>
+      </c>
+      <c r="G73" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="H73" s="5"/>
+    </row>
+    <row r="74" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="7" t="s">
+        <v>257</v>
+      </c>
+      <c r="B74" s="11" t="s">
+        <v>258</v>
+      </c>
+      <c r="C74" s="7" t="s">
+        <v>259</v>
+      </c>
+      <c r="D74" s="8">
+        <v>2015</v>
+      </c>
+      <c r="E74" s="7" t="s">
+        <v>260</v>
+      </c>
+      <c r="F74" s="10" t="s">
+        <v>261</v>
+      </c>
+      <c r="G74" s="13" t="s">
+        <v>1292</v>
+      </c>
+      <c r="H74" s="5"/>
+    </row>
+    <row r="75" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="20" t="s">
+        <v>262</v>
+      </c>
+      <c r="B75" s="29" t="s">
+        <v>263</v>
+      </c>
+      <c r="C75" s="21"/>
+      <c r="D75" s="20" t="s">
+        <v>264</v>
+      </c>
+      <c r="E75" s="22" t="s">
+        <v>265</v>
+      </c>
+      <c r="F75" s="10" t="s">
+        <v>266</v>
+      </c>
+      <c r="G75" s="10" t="s">
+        <v>267</v>
+      </c>
+      <c r="H75" s="23"/>
+    </row>
+    <row r="76" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="7" t="s">
+        <v>262</v>
+      </c>
+      <c r="B76" s="11" t="s">
+        <v>268</v>
+      </c>
+      <c r="C76" s="7"/>
+      <c r="D76" s="8">
+        <v>2009</v>
+      </c>
+      <c r="E76" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="F76" s="19" t="s">
+        <v>270</v>
+      </c>
+      <c r="G76" s="9" t="s">
+        <v>271</v>
+      </c>
+      <c r="H76" s="5"/>
+    </row>
+    <row r="77" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="6" t="s">
+        <v>272</v>
+      </c>
+      <c r="B77" s="25" t="s">
+        <v>273</v>
+      </c>
+      <c r="C77" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="D77" s="6" t="s">
+        <v>120</v>
+      </c>
+      <c r="E77" s="8" t="s">
+        <v>274</v>
+      </c>
+      <c r="F77" s="24" t="s">
+        <v>275</v>
+      </c>
+      <c r="G77" s="17" t="s">
+        <v>238</v>
+      </c>
+      <c r="H77" s="5"/>
+    </row>
+    <row r="78" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="6" t="s">
+        <v>272</v>
+      </c>
+      <c r="B78" s="25" t="s">
+        <v>276</v>
+      </c>
+      <c r="C78" s="7" t="s">
+        <v>277</v>
+      </c>
+      <c r="D78" s="7">
+        <v>2000</v>
+      </c>
+      <c r="E78" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="F78" s="10" t="s">
+        <v>279</v>
+      </c>
+      <c r="G78" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="H78" s="5"/>
+    </row>
+    <row r="79" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="6" t="s">
+        <v>272</v>
+      </c>
+      <c r="B79" s="25" t="s">
+        <v>280</v>
+      </c>
+      <c r="C79" s="7"/>
+      <c r="D79" s="7">
+        <v>2008</v>
+      </c>
+      <c r="E79" s="8" t="s">
+        <v>281</v>
+      </c>
+      <c r="F79" s="10" t="s">
+        <v>282</v>
+      </c>
+      <c r="G79" s="10" t="s">
+        <v>184</v>
+      </c>
+      <c r="H79" s="5"/>
+    </row>
+    <row r="80" spans="1:8" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A80" s="6" t="s">
+        <v>283</v>
+      </c>
+      <c r="B80" s="25" t="s">
+        <v>284</v>
+      </c>
+      <c r="C80" s="7"/>
+      <c r="D80" s="7">
+        <v>1999</v>
+      </c>
+      <c r="E80" s="8" t="s">
+        <v>285</v>
+      </c>
+      <c r="F80" s="10" t="s">
+        <v>286</v>
+      </c>
+      <c r="G80" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="H80" s="5"/>
+    </row>
+    <row r="81" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="6" t="s">
+        <v>287</v>
+      </c>
+      <c r="B81" s="25" t="s">
+        <v>288</v>
+      </c>
+      <c r="C81" s="7"/>
+      <c r="D81" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="E81" s="8" t="s">
+        <v>289</v>
+      </c>
+      <c r="F81" s="10" t="s">
+        <v>290</v>
+      </c>
+      <c r="G81" s="10" t="s">
+        <v>143</v>
+      </c>
+      <c r="H81" s="5"/>
+    </row>
+    <row r="82" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="6" t="s">
+        <v>287</v>
+      </c>
+      <c r="B82" s="25" t="s">
+        <v>288</v>
+      </c>
+      <c r="C82" s="7"/>
+      <c r="D82" s="7">
+        <v>1997</v>
+      </c>
+      <c r="E82" s="8" t="s">
+        <v>291</v>
+      </c>
+      <c r="F82" s="14" t="s">
+        <v>292</v>
+      </c>
+      <c r="G82" s="14" t="s">
+        <v>238</v>
+      </c>
+      <c r="H82" s="5"/>
+    </row>
+    <row r="83" spans="1:8" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A83" s="6" t="s">
+        <v>293</v>
+      </c>
+      <c r="B83" s="11" t="s">
+        <v>294</v>
+      </c>
+      <c r="C83" s="7"/>
+      <c r="D83" s="7">
+        <v>1997</v>
+      </c>
+      <c r="E83" s="8" t="s">
+        <v>295</v>
+      </c>
+      <c r="F83" s="10" t="s">
+        <v>296</v>
+      </c>
+      <c r="G83" s="10" t="s">
+        <v>296</v>
+      </c>
+      <c r="H83" s="5"/>
+    </row>
+    <row r="84" spans="1:8" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A84" s="6" t="s">
+        <v>293</v>
+      </c>
+      <c r="B84" s="11" t="s">
+        <v>294</v>
+      </c>
+      <c r="C84" s="7"/>
+      <c r="D84" s="7">
+        <v>2001</v>
+      </c>
+      <c r="E84" s="8" t="s">
+        <v>297</v>
+      </c>
+      <c r="F84" s="10" t="s">
+        <v>298</v>
+      </c>
+      <c r="G84" s="10" t="s">
+        <v>298</v>
+      </c>
+      <c r="H84" s="5"/>
+    </row>
+    <row r="85" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="6" t="s">
+        <v>293</v>
+      </c>
+      <c r="B85" s="25" t="s">
+        <v>299</v>
+      </c>
+      <c r="C85" s="7"/>
+      <c r="D85" s="7">
+        <v>1999</v>
+      </c>
+      <c r="E85" s="8" t="s">
+        <v>300</v>
+      </c>
+      <c r="F85" s="10" t="s">
+        <v>301</v>
+      </c>
+      <c r="G85" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="H85" s="5"/>
+    </row>
+    <row r="86" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="B86" s="11" t="s">
+        <v>299</v>
+      </c>
+      <c r="C86" s="7"/>
+      <c r="D86" s="8">
+        <v>2010</v>
+      </c>
+      <c r="E86" s="7" t="s">
+        <v>302</v>
+      </c>
+      <c r="F86" s="10" t="s">
+        <v>303</v>
+      </c>
+      <c r="G86" s="9" t="s">
+        <v>197</v>
+      </c>
+      <c r="H86" s="5"/>
+    </row>
+    <row r="87" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="6" t="s">
+        <v>293</v>
+      </c>
+      <c r="B87" s="25" t="s">
+        <v>304</v>
+      </c>
+      <c r="C87" s="7"/>
+      <c r="D87" s="7">
+        <v>1997</v>
+      </c>
+      <c r="E87" s="8" t="s">
+        <v>305</v>
+      </c>
+      <c r="F87" s="10" t="s">
+        <v>306</v>
+      </c>
+      <c r="G87" s="10" t="s">
+        <v>91</v>
+      </c>
+      <c r="H87" s="5"/>
+    </row>
+    <row r="88" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="6" t="s">
+        <v>293</v>
+      </c>
+      <c r="B88" s="25" t="s">
+        <v>307</v>
+      </c>
+      <c r="C88" s="6" t="s">
+        <v>308</v>
+      </c>
+      <c r="D88" s="7">
+        <v>1999</v>
+      </c>
+      <c r="E88" s="8" t="s">
+        <v>309</v>
+      </c>
+      <c r="F88" s="10" t="s">
+        <v>310</v>
+      </c>
+      <c r="G88" s="10" t="s">
+        <v>159</v>
+      </c>
+      <c r="H88" s="5"/>
+    </row>
+    <row r="89" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="B89" s="11" t="s">
+        <v>307</v>
+      </c>
+      <c r="C89" s="7"/>
+      <c r="D89" s="8">
+        <v>2005</v>
+      </c>
+      <c r="E89" s="7" t="s">
+        <v>311</v>
+      </c>
+      <c r="F89" s="10" t="s">
+        <v>312</v>
+      </c>
+      <c r="G89" s="9" t="s">
+        <v>105</v>
+      </c>
+      <c r="H89" s="5"/>
+    </row>
+    <row r="90" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="B90" s="11" t="s">
+        <v>307</v>
+      </c>
+      <c r="C90" s="7"/>
+      <c r="D90" s="8">
+        <v>2007</v>
+      </c>
+      <c r="E90" s="7" t="s">
+        <v>313</v>
+      </c>
+      <c r="F90" s="19" t="s">
+        <v>314</v>
+      </c>
+      <c r="G90" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="H90" s="5"/>
+    </row>
+    <row r="91" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="B91" s="11" t="s">
+        <v>315</v>
+      </c>
+      <c r="C91" s="7"/>
+      <c r="D91" s="8">
+        <v>2016</v>
+      </c>
+      <c r="E91" s="7" t="s">
+        <v>316</v>
+      </c>
+      <c r="F91" s="10" t="s">
+        <v>317</v>
+      </c>
+      <c r="G91" s="9" t="s">
+        <v>105</v>
+      </c>
+      <c r="H91" s="5"/>
+    </row>
+    <row r="92" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="B92" s="11" t="s">
+        <v>318</v>
+      </c>
+      <c r="C92" s="7"/>
+      <c r="D92" s="8">
+        <v>1996</v>
+      </c>
+      <c r="E92" s="7" t="s">
+        <v>319</v>
+      </c>
+      <c r="F92" s="10" t="s">
+        <v>320</v>
+      </c>
+      <c r="G92" s="10" t="s">
+        <v>320</v>
+      </c>
+      <c r="H92" s="5"/>
+    </row>
+    <row r="93" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="B93" s="11" t="s">
+        <v>321</v>
+      </c>
+      <c r="C93" s="7"/>
+      <c r="D93" s="8">
+        <v>2008</v>
+      </c>
+      <c r="E93" s="7" t="s">
+        <v>322</v>
+      </c>
+      <c r="F93" s="10" t="s">
+        <v>323</v>
+      </c>
+      <c r="G93" s="10" t="s">
+        <v>323</v>
+      </c>
+      <c r="H93" s="5"/>
+    </row>
+    <row r="94" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="B94" s="11" t="s">
+        <v>321</v>
+      </c>
+      <c r="C94" s="7"/>
+      <c r="D94" s="8">
+        <v>2015</v>
+      </c>
+      <c r="E94" s="7" t="s">
+        <v>324</v>
+      </c>
+      <c r="F94" s="10" t="s">
+        <v>325</v>
+      </c>
+      <c r="G94" s="10" t="s">
+        <v>325</v>
+      </c>
+      <c r="H94" s="5"/>
+    </row>
+    <row r="95" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="6" t="s">
+        <v>293</v>
+      </c>
+      <c r="B95" s="25" t="s">
+        <v>326</v>
+      </c>
+      <c r="C95" s="7"/>
+      <c r="D95" s="7">
+        <v>2005</v>
+      </c>
+      <c r="E95" s="8" t="s">
+        <v>327</v>
+      </c>
+      <c r="F95" s="10" t="s">
+        <v>328</v>
+      </c>
+      <c r="G95" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="H95" s="5"/>
+    </row>
+    <row r="96" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="6" t="s">
+        <v>293</v>
+      </c>
+      <c r="B96" s="25" t="s">
+        <v>329</v>
+      </c>
+      <c r="C96" s="7"/>
+      <c r="D96" s="7">
+        <v>2000</v>
+      </c>
+      <c r="E96" s="8" t="s">
+        <v>330</v>
+      </c>
+      <c r="F96" s="10" t="s">
+        <v>331</v>
+      </c>
+      <c r="G96" s="10" t="s">
+        <v>332</v>
+      </c>
+      <c r="H96" s="5"/>
+    </row>
+    <row r="97" spans="1:8" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A97" s="6" t="s">
+        <v>293</v>
+      </c>
+      <c r="B97" s="25" t="s">
+        <v>329</v>
+      </c>
+      <c r="C97" s="7"/>
+      <c r="D97" s="7">
+        <v>2001</v>
+      </c>
+      <c r="E97" s="8" t="s">
+        <v>333</v>
+      </c>
+      <c r="F97" s="10" t="s">
+        <v>334</v>
+      </c>
+      <c r="G97" s="10" t="s">
+        <v>332</v>
+      </c>
+      <c r="H97" s="5"/>
+    </row>
+    <row r="98" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="6" t="s">
+        <v>293</v>
+      </c>
+      <c r="B98" s="25" t="s">
+        <v>335</v>
+      </c>
+      <c r="C98" s="7"/>
+      <c r="D98" s="7">
+        <v>2007</v>
+      </c>
+      <c r="E98" s="8" t="s">
+        <v>336</v>
+      </c>
+      <c r="F98" s="10" t="s">
+        <v>337</v>
+      </c>
+      <c r="G98" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="H98" s="5"/>
+    </row>
+    <row r="99" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="6" t="s">
+        <v>338</v>
+      </c>
+      <c r="B99" s="25" t="s">
+        <v>339</v>
+      </c>
+      <c r="C99" s="7"/>
+      <c r="D99" s="7">
+        <v>1998</v>
+      </c>
+      <c r="E99" s="8" t="s">
+        <v>340</v>
+      </c>
+      <c r="F99" s="10" t="s">
+        <v>341</v>
+      </c>
+      <c r="G99" s="10" t="s">
+        <v>341</v>
+      </c>
+      <c r="H99" s="5"/>
+    </row>
+    <row r="100" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="6" t="s">
+        <v>338</v>
+      </c>
+      <c r="B100" s="25" t="s">
+        <v>342</v>
+      </c>
+      <c r="C100" s="7"/>
+      <c r="D100" s="7">
+        <v>1996</v>
+      </c>
+      <c r="E100" s="8" t="s">
+        <v>343</v>
+      </c>
+      <c r="F100" s="14" t="s">
+        <v>344</v>
+      </c>
+      <c r="G100" s="14" t="s">
+        <v>345</v>
+      </c>
+      <c r="H100" s="5"/>
+    </row>
+    <row r="101" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="7" t="s">
+        <v>346</v>
+      </c>
+      <c r="B101" s="11" t="s">
+        <v>347</v>
+      </c>
+      <c r="C101" s="7"/>
+      <c r="D101" s="8">
+        <v>2007</v>
+      </c>
+      <c r="E101" s="7" t="s">
+        <v>348</v>
+      </c>
+      <c r="F101" s="10" t="s">
+        <v>349</v>
+      </c>
+      <c r="G101" s="10" t="s">
+        <v>349</v>
+      </c>
+      <c r="H101" s="5"/>
+    </row>
+    <row r="102" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="7" t="s">
+        <v>346</v>
+      </c>
+      <c r="B102" s="11" t="s">
+        <v>350</v>
+      </c>
+      <c r="C102" s="7" t="s">
+        <v>351</v>
+      </c>
+      <c r="D102" s="8">
+        <v>2009</v>
+      </c>
+      <c r="E102" s="7" t="s">
+        <v>352</v>
+      </c>
+      <c r="F102" s="19" t="s">
+        <v>353</v>
+      </c>
+      <c r="G102" s="10" t="s">
+        <v>353</v>
+      </c>
+      <c r="H102" s="5"/>
+    </row>
+    <row r="103" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="7" t="s">
+        <v>354</v>
+      </c>
+      <c r="B103" s="11" t="s">
+        <v>355</v>
+      </c>
+      <c r="C103" s="7"/>
+      <c r="D103" s="8" t="s">
+        <v>356</v>
+      </c>
+      <c r="E103" s="7" t="s">
+        <v>357</v>
+      </c>
+      <c r="F103" s="10" t="s">
+        <v>358</v>
+      </c>
+      <c r="G103" s="16" t="s">
+        <v>359</v>
+      </c>
+      <c r="H103" s="5"/>
+    </row>
+    <row r="104" spans="1:8" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A104" s="7" t="s">
+        <v>354</v>
+      </c>
+      <c r="B104" s="11" t="s">
+        <v>360</v>
+      </c>
+      <c r="C104" s="7"/>
+      <c r="D104" s="8">
+        <v>2011</v>
+      </c>
+      <c r="E104" s="7" t="s">
+        <v>361</v>
+      </c>
+      <c r="F104" s="9" t="s">
+        <v>362</v>
+      </c>
+      <c r="G104" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="H104" s="5"/>
+    </row>
+    <row r="105" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="6" t="s">
+        <v>354</v>
+      </c>
+      <c r="B105" s="25" t="s">
+        <v>363</v>
+      </c>
+      <c r="C105" s="7"/>
+      <c r="D105" s="6" t="s">
+        <v>145</v>
+      </c>
+      <c r="E105" s="8" t="s">
+        <v>364</v>
+      </c>
+      <c r="F105" s="14" t="s">
+        <v>365</v>
+      </c>
+      <c r="G105" s="14" t="s">
+        <v>130</v>
+      </c>
+      <c r="H105" s="5"/>
+    </row>
+    <row r="106" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="6" t="s">
+        <v>354</v>
+      </c>
+      <c r="B106" s="25" t="s">
+        <v>366</v>
+      </c>
+      <c r="C106" s="7"/>
+      <c r="D106" s="7">
+        <v>2001</v>
+      </c>
+      <c r="E106" s="8" t="s">
+        <v>367</v>
+      </c>
+      <c r="F106" s="10" t="s">
+        <v>368</v>
+      </c>
+      <c r="G106" s="10" t="s">
+        <v>226</v>
+      </c>
+      <c r="H106" s="5"/>
+    </row>
+    <row r="107" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="6" t="s">
+        <v>354</v>
+      </c>
+      <c r="B107" s="25" t="s">
+        <v>369</v>
+      </c>
+      <c r="C107" s="7"/>
+      <c r="D107" s="6" t="s">
+        <v>370</v>
+      </c>
+      <c r="E107" s="8" t="s">
+        <v>371</v>
+      </c>
+      <c r="F107" s="9" t="s">
+        <v>372</v>
+      </c>
+      <c r="G107" s="16" t="s">
+        <v>373</v>
+      </c>
+      <c r="H107" s="5"/>
+    </row>
+    <row r="108" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="6" t="s">
+        <v>354</v>
+      </c>
+      <c r="B108" s="11">
+        <v>748</v>
+      </c>
+      <c r="C108" s="7"/>
+      <c r="D108" s="6" t="s">
+        <v>374</v>
+      </c>
+      <c r="E108" s="8" t="s">
+        <v>375</v>
+      </c>
+      <c r="F108" s="10" t="s">
+        <v>376</v>
+      </c>
+      <c r="G108" s="10" t="s">
+        <v>159</v>
+      </c>
+      <c r="H108" s="5"/>
+    </row>
+    <row r="109" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="6" t="s">
+        <v>354</v>
+      </c>
+      <c r="B109" s="25" t="s">
+        <v>377</v>
+      </c>
+      <c r="C109" s="7"/>
+      <c r="D109" s="6" t="s">
+        <v>378</v>
+      </c>
+      <c r="E109" s="8" t="s">
+        <v>379</v>
+      </c>
+      <c r="F109" s="16" t="s">
+        <v>380</v>
+      </c>
+      <c r="G109" s="16" t="s">
+        <v>381</v>
+      </c>
+      <c r="H109" s="5"/>
+    </row>
+    <row r="110" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="6" t="s">
+        <v>354</v>
+      </c>
+      <c r="B110" s="11">
+        <v>900</v>
+      </c>
+      <c r="C110" s="7"/>
+      <c r="D110" s="7">
+        <v>2001</v>
+      </c>
+      <c r="E110" s="8" t="s">
+        <v>382</v>
+      </c>
+      <c r="F110" s="10" t="s">
+        <v>383</v>
+      </c>
+      <c r="G110" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="H110" s="5"/>
+    </row>
+    <row r="111" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="6" t="s">
+        <v>354</v>
+      </c>
+      <c r="B111" s="25" t="s">
+        <v>355</v>
+      </c>
+      <c r="C111" s="7"/>
+      <c r="D111" s="6" t="s">
+        <v>356</v>
+      </c>
+      <c r="E111" s="8" t="s">
+        <v>357</v>
+      </c>
+      <c r="F111" s="10" t="s">
+        <v>358</v>
+      </c>
+      <c r="G111" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="H111" s="5"/>
+    </row>
+    <row r="112" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="6" t="s">
+        <v>354</v>
+      </c>
+      <c r="B112" s="11">
+        <v>916</v>
+      </c>
+      <c r="C112" s="7"/>
+      <c r="D112" s="6" t="s">
+        <v>374</v>
+      </c>
+      <c r="E112" s="8" t="s">
+        <v>375</v>
+      </c>
+      <c r="F112" s="10" t="s">
+        <v>376</v>
+      </c>
+      <c r="G112" s="10" t="s">
+        <v>159</v>
+      </c>
+      <c r="H112" s="5"/>
+    </row>
+    <row r="113" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="6" t="s">
+        <v>354</v>
+      </c>
+      <c r="B113" s="25" t="s">
+        <v>384</v>
+      </c>
+      <c r="C113" s="7"/>
+      <c r="D113" s="6" t="s">
+        <v>169</v>
+      </c>
+      <c r="E113" s="8" t="s">
+        <v>385</v>
+      </c>
+      <c r="F113" s="10" t="s">
+        <v>386</v>
+      </c>
+      <c r="G113" s="10" t="s">
+        <v>96</v>
+      </c>
+      <c r="H113" s="5"/>
+    </row>
+    <row r="114" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="6" t="s">
+        <v>354</v>
+      </c>
+      <c r="B114" s="25" t="s">
+        <v>387</v>
+      </c>
+      <c r="C114" s="7"/>
+      <c r="D114" s="6" t="s">
+        <v>356</v>
+      </c>
+      <c r="E114" s="8" t="s">
+        <v>388</v>
+      </c>
+      <c r="F114" s="10" t="s">
+        <v>389</v>
+      </c>
+      <c r="G114" s="10" t="s">
+        <v>118</v>
+      </c>
+      <c r="H114" s="5"/>
+    </row>
+    <row r="115" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="6" t="s">
+        <v>354</v>
+      </c>
+      <c r="B115" s="25" t="s">
+        <v>390</v>
+      </c>
+      <c r="C115" s="7"/>
+      <c r="D115" s="6" t="s">
+        <v>391</v>
+      </c>
+      <c r="E115" s="8" t="s">
+        <v>392</v>
+      </c>
+      <c r="F115" s="10" t="s">
+        <v>393</v>
+      </c>
+      <c r="G115" s="10" t="s">
+        <v>96</v>
+      </c>
+      <c r="H115" s="5"/>
+    </row>
+    <row r="116" spans="1:8" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A116" s="11" t="s">
+        <v>394</v>
+      </c>
+      <c r="B116" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="C116" s="7" t="s">
+        <v>1294</v>
+      </c>
+      <c r="D116" s="8">
+        <v>2000</v>
+      </c>
+      <c r="E116" s="7" t="s">
+        <v>396</v>
+      </c>
+      <c r="F116" s="9" t="s">
+        <v>397</v>
+      </c>
+      <c r="G116" s="9" t="s">
+        <v>398</v>
+      </c>
+      <c r="H116" s="5"/>
+    </row>
+    <row r="117" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="7" t="s">
+        <v>399</v>
+      </c>
+      <c r="B117" s="11" t="s">
+        <v>400</v>
+      </c>
+      <c r="C117" s="7" t="s">
+        <v>401</v>
+      </c>
+      <c r="D117" s="7">
+        <v>2014</v>
+      </c>
+      <c r="E117" s="8" t="s">
+        <v>402</v>
+      </c>
+      <c r="F117" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="G117" s="9" t="s">
+        <v>197</v>
+      </c>
+      <c r="H117" s="5"/>
+    </row>
+    <row r="118" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="6" t="s">
+        <v>404</v>
+      </c>
+      <c r="B118" s="11" t="s">
+        <v>405</v>
+      </c>
+      <c r="C118" s="7"/>
+      <c r="D118" s="7">
+        <v>2001</v>
+      </c>
+      <c r="E118" s="8" t="s">
+        <v>406</v>
+      </c>
+      <c r="F118" s="10" t="s">
         <v>407</v>
       </c>
-      <c r="B1" s="1" t="s">
-[...23 lines deleted...]
-      <c r="D2" s="3">
+      <c r="G118" s="10" t="s">
+        <v>407</v>
+      </c>
+      <c r="H118" s="5"/>
+    </row>
+    <row r="119" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="6" t="s">
+        <v>404</v>
+      </c>
+      <c r="B119" s="11">
+        <v>360</v>
+      </c>
+      <c r="C119" s="6" t="s">
+        <v>408</v>
+      </c>
+      <c r="D119" s="7">
+        <v>2003</v>
+      </c>
+      <c r="E119" s="8" t="s">
+        <v>409</v>
+      </c>
+      <c r="F119" s="10" t="s">
+        <v>410</v>
+      </c>
+      <c r="G119" s="10" t="s">
+        <v>410</v>
+      </c>
+      <c r="H119" s="5"/>
+    </row>
+    <row r="120" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="6" t="s">
+        <v>404</v>
+      </c>
+      <c r="B120" s="11">
+        <v>550</v>
+      </c>
+      <c r="C120" s="7"/>
+      <c r="D120" s="7">
+        <v>2001</v>
+      </c>
+      <c r="E120" s="8" t="s">
+        <v>411</v>
+      </c>
+      <c r="F120" s="10" t="s">
+        <v>412</v>
+      </c>
+      <c r="G120" s="10" t="s">
+        <v>412</v>
+      </c>
+      <c r="H120" s="5"/>
+    </row>
+    <row r="121" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A121" s="6" t="s">
+        <v>404</v>
+      </c>
+      <c r="B121" s="11">
+        <v>575</v>
+      </c>
+      <c r="C121" s="7"/>
+      <c r="D121" s="6" t="s">
+        <v>413</v>
+      </c>
+      <c r="E121" s="8" t="s">
+        <v>414</v>
+      </c>
+      <c r="F121" s="10" t="s">
+        <v>415</v>
+      </c>
+      <c r="G121" s="17" t="s">
+        <v>412</v>
+      </c>
+      <c r="H121" s="5"/>
+    </row>
+    <row r="122" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A122" s="6" t="s">
+        <v>404</v>
+      </c>
+      <c r="B122" s="11">
+        <v>575</v>
+      </c>
+      <c r="C122" s="7"/>
+      <c r="D122" s="6" t="s">
+        <v>416</v>
+      </c>
+      <c r="E122" s="8" t="s">
+        <v>417</v>
+      </c>
+      <c r="F122" s="10" t="s">
+        <v>418</v>
+      </c>
+      <c r="G122" s="10" t="s">
+        <v>332</v>
+      </c>
+      <c r="H122" s="5"/>
+    </row>
+    <row r="123" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="7" t="s">
+        <v>404</v>
+      </c>
+      <c r="B123" s="11">
+        <v>599</v>
+      </c>
+      <c r="C123" s="7"/>
+      <c r="D123" s="8" t="s">
+        <v>419</v>
+      </c>
+      <c r="E123" s="7" t="s">
+        <v>420</v>
+      </c>
+      <c r="F123" s="10" t="s">
+        <v>421</v>
+      </c>
+      <c r="G123" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="H123" s="5"/>
+    </row>
+    <row r="124" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A124" s="6" t="s">
+        <v>404</v>
+      </c>
+      <c r="B124" s="25" t="s">
+        <v>422</v>
+      </c>
+      <c r="C124" s="7"/>
+      <c r="D124" s="6" t="s">
+        <v>124</v>
+      </c>
+      <c r="E124" s="8" t="s">
+        <v>423</v>
+      </c>
+      <c r="F124" s="19" t="s">
+        <v>424</v>
+      </c>
+      <c r="G124" s="18" t="s">
+        <v>71</v>
+      </c>
+      <c r="H124" s="5"/>
+    </row>
+    <row r="125" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A125" s="6" t="s">
+        <v>404</v>
+      </c>
+      <c r="B125" s="25" t="s">
+        <v>425</v>
+      </c>
+      <c r="C125" s="6" t="s">
+        <v>408</v>
+      </c>
+      <c r="D125" s="7">
+        <v>2002</v>
+      </c>
+      <c r="E125" s="8" t="s">
+        <v>426</v>
+      </c>
+      <c r="F125" s="10" t="s">
+        <v>427</v>
+      </c>
+      <c r="G125" s="9" t="s">
+        <v>427</v>
+      </c>
+      <c r="H125" s="5"/>
+    </row>
+    <row r="126" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A126" s="6" t="s">
+        <v>404</v>
+      </c>
+      <c r="B126" s="25" t="s">
+        <v>405</v>
+      </c>
+      <c r="C126" s="6" t="s">
+        <v>408</v>
+      </c>
+      <c r="D126" s="7">
+        <v>2002</v>
+      </c>
+      <c r="E126" s="8" t="s">
+        <v>428</v>
+      </c>
+      <c r="F126" s="9" t="s">
+        <v>429</v>
+      </c>
+      <c r="G126" s="9" t="s">
+        <v>429</v>
+      </c>
+      <c r="H126" s="5"/>
+    </row>
+    <row r="127" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A127" s="6" t="s">
+        <v>404</v>
+      </c>
+      <c r="B127" s="25" t="s">
+        <v>430</v>
+      </c>
+      <c r="C127" s="7"/>
+      <c r="D127" s="7">
+        <v>2004</v>
+      </c>
+      <c r="E127" s="8" t="s">
+        <v>431</v>
+      </c>
+      <c r="F127" s="10" t="s">
+        <v>432</v>
+      </c>
+      <c r="G127" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="H127" s="5"/>
+    </row>
+    <row r="128" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A128" s="6" t="s">
+        <v>404</v>
+      </c>
+      <c r="B128" s="25" t="s">
+        <v>433</v>
+      </c>
+      <c r="C128" s="7" t="s">
+        <v>308</v>
+      </c>
+      <c r="D128" s="6" t="s">
+        <v>434</v>
+      </c>
+      <c r="E128" s="8" t="s">
+        <v>435</v>
+      </c>
+      <c r="F128" s="10" t="s">
+        <v>436</v>
+      </c>
+      <c r="G128" s="10" t="s">
+        <v>436</v>
+      </c>
+      <c r="H128" s="5"/>
+    </row>
+    <row r="129" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A129" s="6" t="s">
+        <v>404</v>
+      </c>
+      <c r="B129" s="25" t="s">
+        <v>433</v>
+      </c>
+      <c r="C129" s="7" t="s">
+        <v>308</v>
+      </c>
+      <c r="D129" s="7">
+        <v>1999</v>
+      </c>
+      <c r="E129" s="8" t="s">
+        <v>437</v>
+      </c>
+      <c r="F129" s="10" t="s">
+        <v>438</v>
+      </c>
+      <c r="G129" s="10" t="s">
+        <v>438</v>
+      </c>
+      <c r="H129" s="5"/>
+    </row>
+    <row r="130" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A130" s="7" t="s">
+        <v>404</v>
+      </c>
+      <c r="B130" s="11" t="s">
+        <v>439</v>
+      </c>
+      <c r="C130" s="7"/>
+      <c r="D130" s="8">
+        <v>2015</v>
+      </c>
+      <c r="E130" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="F130" s="10" t="s">
+        <v>441</v>
+      </c>
+      <c r="G130" s="9" t="s">
+        <v>105</v>
+      </c>
+      <c r="H130" s="5"/>
+    </row>
+    <row r="131" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A131" s="6" t="s">
+        <v>404</v>
+      </c>
+      <c r="B131" s="25" t="s">
+        <v>442</v>
+      </c>
+      <c r="C131" s="7"/>
+      <c r="D131" s="6" t="s">
+        <v>443</v>
+      </c>
+      <c r="E131" s="8" t="s">
+        <v>444</v>
+      </c>
+      <c r="F131" s="14" t="s">
+        <v>445</v>
+      </c>
+      <c r="G131" s="14" t="s">
+        <v>345</v>
+      </c>
+      <c r="H131" s="5"/>
+    </row>
+    <row r="132" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A132" s="7" t="s">
+        <v>404</v>
+      </c>
+      <c r="B132" s="11" t="s">
+        <v>446</v>
+      </c>
+      <c r="C132" s="7"/>
+      <c r="D132" s="8">
+        <v>2006</v>
+      </c>
+      <c r="E132" s="7" t="s">
+        <v>447</v>
+      </c>
+      <c r="F132" s="19" t="s">
+        <v>448</v>
+      </c>
+      <c r="G132" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="H132" s="5"/>
+    </row>
+    <row r="133" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A133" s="7" t="s">
+        <v>404</v>
+      </c>
+      <c r="B133" s="11" t="s">
+        <v>449</v>
+      </c>
+      <c r="C133" s="7"/>
+      <c r="D133" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="E133" s="7" t="s">
+        <v>450</v>
+      </c>
+      <c r="F133" s="10" t="s">
+        <v>451</v>
+      </c>
+      <c r="G133" s="10" t="s">
+        <v>451</v>
+      </c>
+      <c r="H133" s="5"/>
+    </row>
+    <row r="134" spans="1:8" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A134" s="6" t="s">
+        <v>404</v>
+      </c>
+      <c r="B134" s="25" t="s">
+        <v>452</v>
+      </c>
+      <c r="C134" s="7"/>
+      <c r="D134" s="7">
+        <v>2005</v>
+      </c>
+      <c r="E134" s="8" t="s">
+        <v>453</v>
+      </c>
+      <c r="F134" s="10" t="s">
+        <v>454</v>
+      </c>
+      <c r="G134" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="H134" s="5"/>
+    </row>
+    <row r="135" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A135" s="7" t="s">
+        <v>404</v>
+      </c>
+      <c r="B135" s="11" t="s">
+        <v>455</v>
+      </c>
+      <c r="C135" s="7"/>
+      <c r="D135" s="8">
+        <v>2006</v>
+      </c>
+      <c r="E135" s="7" t="s">
+        <v>456</v>
+      </c>
+      <c r="F135" s="10" t="s">
+        <v>457</v>
+      </c>
+      <c r="G135" s="9" t="s">
+        <v>271</v>
+      </c>
+      <c r="H135" s="5"/>
+    </row>
+    <row r="136" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A136" s="6" t="s">
+        <v>404</v>
+      </c>
+      <c r="B136" s="25" t="s">
+        <v>458</v>
+      </c>
+      <c r="C136" s="7"/>
+      <c r="D136" s="7">
+        <v>2010</v>
+      </c>
+      <c r="E136" s="8" t="s">
+        <v>459</v>
+      </c>
+      <c r="F136" s="19" t="s">
+        <v>460</v>
+      </c>
+      <c r="G136" s="9" t="s">
+        <v>460</v>
+      </c>
+      <c r="H136" s="5"/>
+    </row>
+    <row r="137" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A137" s="6" t="s">
+        <v>404</v>
+      </c>
+      <c r="B137" s="25" t="s">
+        <v>461</v>
+      </c>
+      <c r="C137" s="7"/>
+      <c r="D137" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="E137" s="8" t="s">
+        <v>462</v>
+      </c>
+      <c r="F137" s="10" t="s">
+        <v>463</v>
+      </c>
+      <c r="G137" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="H137" s="5"/>
+    </row>
+    <row r="138" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A138" s="7" t="s">
+        <v>404</v>
+      </c>
+      <c r="B138" s="11" t="s">
+        <v>464</v>
+      </c>
+      <c r="C138" s="7"/>
+      <c r="D138" s="8" t="s">
+        <v>465</v>
+      </c>
+      <c r="E138" s="7" t="s">
+        <v>466</v>
+      </c>
+      <c r="F138" s="10" t="s">
+        <v>467</v>
+      </c>
+      <c r="G138" s="10" t="s">
+        <v>467</v>
+      </c>
+      <c r="H138" s="5"/>
+    </row>
+    <row r="139" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A139" s="6" t="s">
+        <v>404</v>
+      </c>
+      <c r="B139" s="25" t="s">
+        <v>468</v>
+      </c>
+      <c r="C139" s="7"/>
+      <c r="D139" s="6" t="s">
+        <v>209</v>
+      </c>
+      <c r="E139" s="8" t="s">
+        <v>469</v>
+      </c>
+      <c r="F139" s="10" t="s">
+        <v>470</v>
+      </c>
+      <c r="G139" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="H139" s="5"/>
+    </row>
+    <row r="140" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A140" s="6" t="s">
+        <v>404</v>
+      </c>
+      <c r="B140" s="25" t="s">
+        <v>468</v>
+      </c>
+      <c r="C140" s="7"/>
+      <c r="D140" s="7">
+        <v>1999</v>
+      </c>
+      <c r="E140" s="8" t="s">
+        <v>471</v>
+      </c>
+      <c r="F140" s="19" t="s">
+        <v>472</v>
+      </c>
+      <c r="G140" s="10" t="s">
+        <v>472</v>
+      </c>
+      <c r="H140" s="5"/>
+    </row>
+    <row r="141" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A141" s="6" t="s">
+        <v>404</v>
+      </c>
+      <c r="B141" s="25" t="s">
+        <v>473</v>
+      </c>
+      <c r="C141" s="7"/>
+      <c r="D141" s="6" t="s">
+        <v>474</v>
+      </c>
+      <c r="E141" s="8" t="s">
+        <v>475</v>
+      </c>
+      <c r="F141" s="10" t="s">
+        <v>476</v>
+      </c>
+      <c r="G141" s="10" t="s">
+        <v>477</v>
+      </c>
+      <c r="H141" s="5"/>
+    </row>
+    <row r="142" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A142" s="7" t="s">
+        <v>404</v>
+      </c>
+      <c r="B142" s="11" t="s">
+        <v>478</v>
+      </c>
+      <c r="C142" s="7"/>
+      <c r="D142" s="8" t="s">
+        <v>370</v>
+      </c>
+      <c r="E142" s="7" t="s">
+        <v>479</v>
+      </c>
+      <c r="F142" s="19" t="s">
+        <v>480</v>
+      </c>
+      <c r="G142" s="10" t="s">
+        <v>480</v>
+      </c>
+      <c r="H142" s="5"/>
+    </row>
+    <row r="143" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A143" s="7" t="s">
+        <v>404</v>
+      </c>
+      <c r="B143" s="11" t="s">
+        <v>481</v>
+      </c>
+      <c r="C143" s="7"/>
+      <c r="D143" s="8">
+        <v>2014</v>
+      </c>
+      <c r="E143" s="7" t="s">
+        <v>482</v>
+      </c>
+      <c r="F143" s="19" t="s">
+        <v>113</v>
+      </c>
+      <c r="G143" s="10" t="s">
+        <v>113</v>
+      </c>
+      <c r="H143" s="5"/>
+    </row>
+    <row r="144" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A144" s="7" t="s">
+        <v>483</v>
+      </c>
+      <c r="B144" s="11" t="s">
+        <v>484</v>
+      </c>
+      <c r="C144" s="7"/>
+      <c r="D144" s="8">
         <v>2012</v>
       </c>
-      <c r="E2" s="6" t="s">
+      <c r="E144" s="7" t="s">
+        <v>485</v>
+      </c>
+      <c r="F144" s="10" t="s">
+        <v>486</v>
+      </c>
+      <c r="G144" s="10" t="s">
+        <v>486</v>
+      </c>
+      <c r="H144" s="5"/>
+    </row>
+    <row r="145" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A145" s="6" t="s">
+        <v>487</v>
+      </c>
+      <c r="B145" s="25" t="s">
+        <v>488</v>
+      </c>
+      <c r="C145" s="7"/>
+      <c r="D145" s="6" t="s">
+        <v>489</v>
+      </c>
+      <c r="E145" s="8" t="s">
+        <v>490</v>
+      </c>
+      <c r="F145" s="14" t="s">
+        <v>491</v>
+      </c>
+      <c r="G145" s="14" t="s">
+        <v>492</v>
+      </c>
+      <c r="H145" s="5"/>
+    </row>
+    <row r="146" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A146" s="6" t="s">
+        <v>487</v>
+      </c>
+      <c r="B146" s="25" t="s">
+        <v>493</v>
+      </c>
+      <c r="C146" s="7"/>
+      <c r="D146" s="7">
+        <v>2007</v>
+      </c>
+      <c r="E146" s="8" t="s">
+        <v>494</v>
+      </c>
+      <c r="F146" s="10" t="s">
+        <v>495</v>
+      </c>
+      <c r="G146" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="H146" s="5"/>
+    </row>
+    <row r="147" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A147" s="6" t="s">
+        <v>487</v>
+      </c>
+      <c r="B147" s="25" t="s">
+        <v>496</v>
+      </c>
+      <c r="C147" s="7"/>
+      <c r="D147" s="7">
+        <v>1996</v>
+      </c>
+      <c r="E147" s="8" t="s">
+        <v>497</v>
+      </c>
+      <c r="F147" s="14" t="s">
+        <v>498</v>
+      </c>
+      <c r="G147" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="H147" s="5"/>
+    </row>
+    <row r="148" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A148" s="6" t="s">
+        <v>487</v>
+      </c>
+      <c r="B148" s="25" t="s">
+        <v>499</v>
+      </c>
+      <c r="C148" s="7"/>
+      <c r="D148" s="6" t="s">
+        <v>500</v>
+      </c>
+      <c r="E148" s="8" t="s">
+        <v>501</v>
+      </c>
+      <c r="F148" s="14" t="s">
+        <v>502</v>
+      </c>
+      <c r="G148" s="14" t="s">
+        <v>492</v>
+      </c>
+      <c r="H148" s="5"/>
+    </row>
+    <row r="149" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A149" s="6" t="s">
+        <v>487</v>
+      </c>
+      <c r="B149" s="25" t="s">
+        <v>503</v>
+      </c>
+      <c r="C149" s="7" t="s">
+        <v>504</v>
+      </c>
+      <c r="D149" s="7">
+        <v>2000</v>
+      </c>
+      <c r="E149" s="8" t="s">
+        <v>505</v>
+      </c>
+      <c r="F149" s="10" t="s">
+        <v>506</v>
+      </c>
+      <c r="G149" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="H149" s="5"/>
+    </row>
+    <row r="150" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A150" s="7" t="s">
+        <v>487</v>
+      </c>
+      <c r="B150" s="11" t="s">
+        <v>503</v>
+      </c>
+      <c r="C150" s="7" t="s">
+        <v>504</v>
+      </c>
+      <c r="D150" s="8">
+        <v>2009</v>
+      </c>
+      <c r="E150" s="7" t="s">
+        <v>507</v>
+      </c>
+      <c r="F150" s="10" t="s">
+        <v>508</v>
+      </c>
+      <c r="G150" s="10" t="s">
+        <v>508</v>
+      </c>
+      <c r="H150" s="5"/>
+    </row>
+    <row r="151" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A151" s="7" t="s">
+        <v>487</v>
+      </c>
+      <c r="B151" s="11" t="s">
+        <v>509</v>
+      </c>
+      <c r="C151" s="7" t="s">
+        <v>510</v>
+      </c>
+      <c r="D151" s="8">
+        <v>2004</v>
+      </c>
+      <c r="E151" s="7" t="s">
+        <v>511</v>
+      </c>
+      <c r="F151" s="10" t="s">
+        <v>512</v>
+      </c>
+      <c r="G151" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="H151" s="5"/>
+    </row>
+    <row r="152" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A152" s="7" t="s">
+        <v>487</v>
+      </c>
+      <c r="B152" s="11" t="s">
+        <v>513</v>
+      </c>
+      <c r="C152" s="7" t="s">
+        <v>514</v>
+      </c>
+      <c r="D152" s="8">
+        <v>2015</v>
+      </c>
+      <c r="E152" s="7" t="s">
+        <v>515</v>
+      </c>
+      <c r="F152" s="10" t="s">
+        <v>516</v>
+      </c>
+      <c r="G152" s="13" t="s">
+        <v>1292</v>
+      </c>
+      <c r="H152" s="5"/>
+    </row>
+    <row r="153" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A153" s="6" t="s">
+        <v>487</v>
+      </c>
+      <c r="B153" s="25" t="s">
+        <v>517</v>
+      </c>
+      <c r="C153" s="7"/>
+      <c r="D153" s="7">
+        <v>1997</v>
+      </c>
+      <c r="E153" s="8" t="s">
+        <v>518</v>
+      </c>
+      <c r="F153" s="10" t="s">
+        <v>519</v>
+      </c>
+      <c r="G153" s="10" t="s">
+        <v>96</v>
+      </c>
+      <c r="H153" s="5"/>
+    </row>
+    <row r="154" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A154" s="6" t="s">
+        <v>487</v>
+      </c>
+      <c r="B154" s="25" t="s">
+        <v>520</v>
+      </c>
+      <c r="C154" s="7"/>
+      <c r="D154" s="6" t="s">
+        <v>521</v>
+      </c>
+      <c r="E154" s="8" t="s">
+        <v>522</v>
+      </c>
+      <c r="F154" s="14" t="s">
+        <v>523</v>
+      </c>
+      <c r="G154" s="14" t="s">
+        <v>130</v>
+      </c>
+      <c r="H154" s="5"/>
+    </row>
+    <row r="155" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A155" s="6" t="s">
+        <v>524</v>
+      </c>
+      <c r="B155" s="25" t="s">
+        <v>525</v>
+      </c>
+      <c r="C155" s="7"/>
+      <c r="D155" s="6" t="s">
+        <v>378</v>
+      </c>
+      <c r="E155" s="8" t="s">
+        <v>526</v>
+      </c>
+      <c r="F155" s="16" t="s">
+        <v>527</v>
+      </c>
+      <c r="G155" s="16" t="s">
+        <v>528</v>
+      </c>
+      <c r="H155" s="5"/>
+    </row>
+    <row r="156" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A156" s="6" t="s">
+        <v>524</v>
+      </c>
+      <c r="B156" s="25" t="s">
+        <v>529</v>
+      </c>
+      <c r="C156" s="7"/>
+      <c r="D156" s="6" t="s">
+        <v>378</v>
+      </c>
+      <c r="E156" s="8" t="s">
+        <v>530</v>
+      </c>
+      <c r="F156" s="16" t="s">
+        <v>531</v>
+      </c>
+      <c r="G156" s="16" t="s">
+        <v>531</v>
+      </c>
+      <c r="H156" s="5"/>
+    </row>
+    <row r="157" spans="1:8" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A157" s="6" t="s">
+        <v>532</v>
+      </c>
+      <c r="B157" s="11" t="s">
+        <v>533</v>
+      </c>
+      <c r="C157" s="7"/>
+      <c r="D157" s="7">
+        <v>2001</v>
+      </c>
+      <c r="E157" s="8" t="s">
+        <v>534</v>
+      </c>
+      <c r="F157" s="10" t="s">
+        <v>535</v>
+      </c>
+      <c r="G157" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="H157" s="5"/>
+    </row>
+    <row r="158" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A158" s="7" t="s">
+        <v>536</v>
+      </c>
+      <c r="B158" s="25" t="s">
+        <v>537</v>
+      </c>
+      <c r="C158" s="7"/>
+      <c r="D158" s="6" t="s">
+        <v>538</v>
+      </c>
+      <c r="E158" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="F158" s="16" t="s">
+        <v>540</v>
+      </c>
+      <c r="G158" s="16" t="s">
+        <v>541</v>
+      </c>
+      <c r="H158" s="5"/>
+    </row>
+    <row r="159" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A159" s="7" t="s">
+        <v>536</v>
+      </c>
+      <c r="B159" s="25" t="s">
+        <v>537</v>
+      </c>
+      <c r="C159" s="7"/>
+      <c r="D159" s="7">
+        <v>1998</v>
+      </c>
+      <c r="E159" s="8" t="s">
+        <v>542</v>
+      </c>
+      <c r="F159" s="14" t="s">
+        <v>543</v>
+      </c>
+      <c r="G159" s="14" t="s">
+        <v>130</v>
+      </c>
+      <c r="H159" s="5"/>
+    </row>
+    <row r="160" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A160" s="7" t="s">
+        <v>536</v>
+      </c>
+      <c r="B160" s="25" t="s">
+        <v>537</v>
+      </c>
+      <c r="C160" s="7"/>
+      <c r="D160" s="7">
+        <v>1999</v>
+      </c>
+      <c r="E160" s="8" t="s">
+        <v>544</v>
+      </c>
+      <c r="F160" s="14" t="s">
+        <v>545</v>
+      </c>
+      <c r="G160" s="14" t="s">
+        <v>345</v>
+      </c>
+      <c r="H160" s="5"/>
+    </row>
+    <row r="161" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A161" s="7" t="s">
+        <v>536</v>
+      </c>
+      <c r="B161" s="25" t="s">
+        <v>537</v>
+      </c>
+      <c r="C161" s="7"/>
+      <c r="D161" s="7">
+        <v>2000</v>
+      </c>
+      <c r="E161" s="8" t="s">
+        <v>546</v>
+      </c>
+      <c r="F161" s="14" t="s">
+        <v>547</v>
+      </c>
+      <c r="G161" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="H161" s="5"/>
+    </row>
+    <row r="162" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A162" s="7" t="s">
+        <v>536</v>
+      </c>
+      <c r="B162" s="25" t="s">
+        <v>537</v>
+      </c>
+      <c r="C162" s="7"/>
+      <c r="D162" s="7">
+        <v>2001</v>
+      </c>
+      <c r="E162" s="8" t="s">
+        <v>548</v>
+      </c>
+      <c r="F162" s="14" t="s">
+        <v>549</v>
+      </c>
+      <c r="G162" s="10" t="s">
+        <v>256</v>
+      </c>
+      <c r="H162" s="5"/>
+    </row>
+    <row r="163" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A163" s="7" t="s">
+        <v>536</v>
+      </c>
+      <c r="B163" s="25" t="s">
+        <v>537</v>
+      </c>
+      <c r="C163" s="7"/>
+      <c r="D163" s="7">
+        <v>2002</v>
+      </c>
+      <c r="E163" s="8" t="s">
+        <v>550</v>
+      </c>
+      <c r="F163" s="10" t="s">
+        <v>551</v>
+      </c>
+      <c r="G163" s="9" t="s">
+        <v>91</v>
+      </c>
+      <c r="H163" s="5"/>
+    </row>
+    <row r="164" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A164" s="7" t="s">
+        <v>536</v>
+      </c>
+      <c r="B164" s="25" t="s">
+        <v>537</v>
+      </c>
+      <c r="C164" s="7"/>
+      <c r="D164" s="7">
+        <v>2003</v>
+      </c>
+      <c r="E164" s="8" t="s">
+        <v>552</v>
+      </c>
+      <c r="F164" s="10" t="s">
+        <v>553</v>
+      </c>
+      <c r="G164" s="10" t="s">
+        <v>553</v>
+      </c>
+      <c r="H164" s="5"/>
+    </row>
+    <row r="165" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A165" s="7" t="s">
+        <v>536</v>
+      </c>
+      <c r="B165" s="25" t="s">
+        <v>554</v>
+      </c>
+      <c r="C165" s="7"/>
+      <c r="D165" s="7">
+        <v>2004</v>
+      </c>
+      <c r="E165" s="8" t="s">
+        <v>555</v>
+      </c>
+      <c r="F165" s="10" t="s">
+        <v>556</v>
+      </c>
+      <c r="G165" s="10" t="s">
+        <v>159</v>
+      </c>
+      <c r="H165" s="5"/>
+    </row>
+    <row r="166" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A166" s="7" t="s">
+        <v>536</v>
+      </c>
+      <c r="B166" s="25" t="s">
+        <v>537</v>
+      </c>
+      <c r="C166" s="7"/>
+      <c r="D166" s="7">
+        <v>2005</v>
+      </c>
+      <c r="E166" s="8" t="s">
+        <v>557</v>
+      </c>
+      <c r="F166" s="10" t="s">
+        <v>558</v>
+      </c>
+      <c r="G166" s="10" t="s">
+        <v>96</v>
+      </c>
+      <c r="H166" s="5"/>
+    </row>
+    <row r="167" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A167" s="7" t="s">
+        <v>536</v>
+      </c>
+      <c r="B167" s="25" t="s">
+        <v>537</v>
+      </c>
+      <c r="C167" s="7"/>
+      <c r="D167" s="7">
+        <v>2006</v>
+      </c>
+      <c r="E167" s="8" t="s">
+        <v>559</v>
+      </c>
+      <c r="F167" s="10" t="s">
+        <v>560</v>
+      </c>
+      <c r="G167" s="10" t="s">
+        <v>233</v>
+      </c>
+      <c r="H167" s="5"/>
+    </row>
+    <row r="168" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A168" s="7" t="s">
+        <v>536</v>
+      </c>
+      <c r="B168" s="25" t="s">
+        <v>561</v>
+      </c>
+      <c r="C168" s="7"/>
+      <c r="D168" s="7">
+        <v>2007</v>
+      </c>
+      <c r="E168" s="8" t="s">
+        <v>562</v>
+      </c>
+      <c r="F168" s="10" t="s">
+        <v>563</v>
+      </c>
+      <c r="G168" s="10" t="s">
+        <v>332</v>
+      </c>
+      <c r="H168" s="5"/>
+    </row>
+    <row r="169" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A169" s="7" t="s">
+        <v>536</v>
+      </c>
+      <c r="B169" s="25" t="s">
+        <v>554</v>
+      </c>
+      <c r="C169" s="7"/>
+      <c r="D169" s="7">
+        <v>2008</v>
+      </c>
+      <c r="E169" s="8" t="s">
+        <v>564</v>
+      </c>
+      <c r="F169" s="10" t="s">
+        <v>565</v>
+      </c>
+      <c r="G169" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="H169" s="5"/>
+    </row>
+    <row r="170" spans="1:8" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A170" s="7" t="s">
+        <v>536</v>
+      </c>
+      <c r="B170" s="25" t="s">
+        <v>554</v>
+      </c>
+      <c r="C170" s="7"/>
+      <c r="D170" s="7">
+        <v>2009</v>
+      </c>
+      <c r="E170" s="8" t="s">
+        <v>566</v>
+      </c>
+      <c r="F170" s="10" t="s">
+        <v>567</v>
+      </c>
+      <c r="G170" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="H170" s="5"/>
+    </row>
+    <row r="171" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A171" s="7" t="s">
+        <v>536</v>
+      </c>
+      <c r="B171" s="11" t="s">
+        <v>568</v>
+      </c>
+      <c r="C171" s="7"/>
+      <c r="D171" s="8">
+        <v>2010</v>
+      </c>
+      <c r="E171" s="7" t="s">
+        <v>569</v>
+      </c>
+      <c r="F171" s="10" t="s">
+        <v>570</v>
+      </c>
+      <c r="G171" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="H171" s="5"/>
+    </row>
+    <row r="172" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A172" s="7" t="s">
+        <v>536</v>
+      </c>
+      <c r="B172" s="11" t="s">
+        <v>571</v>
+      </c>
+      <c r="C172" s="7"/>
+      <c r="D172" s="8">
+        <v>2010</v>
+      </c>
+      <c r="E172" s="7" t="s">
+        <v>572</v>
+      </c>
+      <c r="F172" s="10" t="s">
+        <v>573</v>
+      </c>
+      <c r="G172" s="9" t="s">
+        <v>271</v>
+      </c>
+      <c r="H172" s="5"/>
+    </row>
+    <row r="173" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A173" s="7" t="s">
+        <v>536</v>
+      </c>
+      <c r="B173" s="25" t="s">
+        <v>554</v>
+      </c>
+      <c r="C173" s="7"/>
+      <c r="D173" s="6" t="s">
+        <v>574</v>
+      </c>
+      <c r="E173" s="8" t="s">
+        <v>575</v>
+      </c>
+      <c r="F173" s="10" t="s">
+        <v>576</v>
+      </c>
+      <c r="G173" s="10" t="s">
+        <v>184</v>
+      </c>
+      <c r="H173" s="5"/>
+    </row>
+    <row r="174" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A174" s="7" t="s">
+        <v>536</v>
+      </c>
+      <c r="B174" s="25" t="s">
+        <v>577</v>
+      </c>
+      <c r="C174" s="7"/>
+      <c r="D174" s="7">
+        <v>2007</v>
+      </c>
+      <c r="E174" s="8" t="s">
+        <v>578</v>
+      </c>
+      <c r="F174" s="10" t="s">
+        <v>579</v>
+      </c>
+      <c r="G174" s="10" t="s">
+        <v>233</v>
+      </c>
+      <c r="H174" s="5"/>
+    </row>
+    <row r="175" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A175" s="7" t="s">
+        <v>536</v>
+      </c>
+      <c r="B175" s="25" t="s">
+        <v>580</v>
+      </c>
+      <c r="C175" s="7"/>
+      <c r="D175" s="7">
+        <v>2002</v>
+      </c>
+      <c r="E175" s="8" t="s">
+        <v>581</v>
+      </c>
+      <c r="F175" s="10" t="s">
+        <v>582</v>
+      </c>
+      <c r="G175" s="9" t="s">
+        <v>583</v>
+      </c>
+      <c r="H175" s="5"/>
+    </row>
+    <row r="176" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A176" s="7" t="s">
+        <v>536</v>
+      </c>
+      <c r="B176" s="25" t="s">
+        <v>580</v>
+      </c>
+      <c r="C176" s="7"/>
+      <c r="D176" s="7">
+        <v>2003</v>
+      </c>
+      <c r="E176" s="8" t="s">
+        <v>584</v>
+      </c>
+      <c r="F176" s="10" t="s">
+        <v>585</v>
+      </c>
+      <c r="G176" s="10" t="s">
+        <v>585</v>
+      </c>
+      <c r="H176" s="5"/>
+    </row>
+    <row r="177" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A177" s="7" t="s">
+        <v>536</v>
+      </c>
+      <c r="B177" s="25" t="s">
+        <v>580</v>
+      </c>
+      <c r="C177" s="7"/>
+      <c r="D177" s="7">
+        <v>2004</v>
+      </c>
+      <c r="E177" s="8" t="s">
+        <v>555</v>
+      </c>
+      <c r="F177" s="10" t="s">
+        <v>556</v>
+      </c>
+      <c r="G177" s="19" t="s">
+        <v>556</v>
+      </c>
+      <c r="H177" s="5"/>
+    </row>
+    <row r="178" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A178" s="6" t="s">
+        <v>586</v>
+      </c>
+      <c r="B178" s="25" t="s">
+        <v>587</v>
+      </c>
+      <c r="C178" s="7"/>
+      <c r="D178" s="6" t="s">
+        <v>124</v>
+      </c>
+      <c r="E178" s="8" t="s">
+        <v>588</v>
+      </c>
+      <c r="F178" s="9" t="s">
+        <v>589</v>
+      </c>
+      <c r="G178" s="18" t="s">
+        <v>589</v>
+      </c>
+      <c r="H178" s="5"/>
+    </row>
+    <row r="179" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A179" s="6" t="s">
+        <v>590</v>
+      </c>
+      <c r="B179" s="25" t="s">
+        <v>591</v>
+      </c>
+      <c r="C179" s="7"/>
+      <c r="D179" s="7">
+        <v>2005</v>
+      </c>
+      <c r="E179" s="8" t="s">
+        <v>592</v>
+      </c>
+      <c r="F179" s="10" t="s">
+        <v>593</v>
+      </c>
+      <c r="G179" s="10" t="s">
+        <v>215</v>
+      </c>
+      <c r="H179" s="5"/>
+    </row>
+    <row r="180" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A180" s="6" t="s">
+        <v>594</v>
+      </c>
+      <c r="B180" s="25" t="s">
+        <v>595</v>
+      </c>
+      <c r="C180" s="7"/>
+      <c r="D180" s="6" t="s">
+        <v>413</v>
+      </c>
+      <c r="E180" s="8" t="s">
+        <v>596</v>
+      </c>
+      <c r="F180" s="10" t="s">
+        <v>597</v>
+      </c>
+      <c r="G180" s="10" t="s">
+        <v>598</v>
+      </c>
+      <c r="H180" s="5"/>
+    </row>
+    <row r="181" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A181" s="6" t="s">
+        <v>599</v>
+      </c>
+      <c r="B181" s="25" t="s">
+        <v>600</v>
+      </c>
+      <c r="C181" s="7"/>
+      <c r="D181" s="6" t="s">
+        <v>601</v>
+      </c>
+      <c r="E181" s="8" t="s">
+        <v>602</v>
+      </c>
+      <c r="F181" s="14" t="s">
+        <v>603</v>
+      </c>
+      <c r="G181" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="H181" s="5"/>
+    </row>
+    <row r="182" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A182" s="6" t="s">
+        <v>599</v>
+      </c>
+      <c r="B182" s="25" t="s">
+        <v>604</v>
+      </c>
+      <c r="C182" s="6" t="s">
+        <v>1290</v>
+      </c>
+      <c r="D182" s="6" t="s">
+        <v>243</v>
+      </c>
+      <c r="E182" s="8" t="s">
+        <v>605</v>
+      </c>
+      <c r="F182" s="10" t="s">
+        <v>606</v>
+      </c>
+      <c r="G182" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="H182" s="5"/>
+    </row>
+    <row r="183" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A183" s="6" t="s">
+        <v>599</v>
+      </c>
+      <c r="B183" s="25" t="s">
+        <v>607</v>
+      </c>
+      <c r="C183" s="7"/>
+      <c r="D183" s="7">
+        <v>2002</v>
+      </c>
+      <c r="E183" s="8" t="s">
+        <v>608</v>
+      </c>
+      <c r="F183" s="10" t="s">
+        <v>609</v>
+      </c>
+      <c r="G183" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="H183" s="5"/>
+    </row>
+    <row r="184" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A184" s="6" t="s">
+        <v>599</v>
+      </c>
+      <c r="B184" s="25" t="s">
+        <v>607</v>
+      </c>
+      <c r="C184" s="7"/>
+      <c r="D184" s="7">
+        <v>2005</v>
+      </c>
+      <c r="E184" s="8" t="s">
+        <v>610</v>
+      </c>
+      <c r="F184" s="10" t="s">
+        <v>611</v>
+      </c>
+      <c r="G184" s="10" t="s">
+        <v>233</v>
+      </c>
+      <c r="H184" s="5"/>
+    </row>
+    <row r="185" spans="1:8" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A185" s="6" t="s">
+        <v>599</v>
+      </c>
+      <c r="B185" s="25" t="s">
+        <v>612</v>
+      </c>
+      <c r="C185" s="7"/>
+      <c r="D185" s="6" t="s">
+        <v>613</v>
+      </c>
+      <c r="E185" s="8" t="s">
+        <v>614</v>
+      </c>
+      <c r="F185" s="10" t="s">
+        <v>615</v>
+      </c>
+      <c r="G185" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="H185" s="5"/>
+    </row>
+    <row r="186" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A186" s="6" t="s">
+        <v>599</v>
+      </c>
+      <c r="B186" s="25" t="s">
+        <v>616</v>
+      </c>
+      <c r="C186" s="7"/>
+      <c r="D186" s="6" t="s">
+        <v>243</v>
+      </c>
+      <c r="E186" s="8" t="s">
+        <v>617</v>
+      </c>
+      <c r="F186" s="14" t="s">
+        <v>618</v>
+      </c>
+      <c r="G186" s="14" t="s">
+        <v>153</v>
+      </c>
+      <c r="H186" s="5"/>
+    </row>
+    <row r="187" spans="1:8" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A187" s="6" t="s">
+        <v>599</v>
+      </c>
+      <c r="B187" s="25" t="s">
+        <v>619</v>
+      </c>
+      <c r="C187" s="7"/>
+      <c r="D187" s="7">
+        <v>1996</v>
+      </c>
+      <c r="E187" s="8" t="s">
+        <v>620</v>
+      </c>
+      <c r="F187" s="10" t="s">
+        <v>621</v>
+      </c>
+      <c r="G187" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="H187" s="5"/>
+    </row>
+    <row r="188" spans="1:8" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A188" s="6" t="s">
+        <v>599</v>
+      </c>
+      <c r="B188" s="25" t="s">
+        <v>622</v>
+      </c>
+      <c r="C188" s="7"/>
+      <c r="D188" s="6" t="s">
         <v>623</v>
       </c>
-      <c r="F2" s="3" t="s">
+      <c r="E188" s="8" t="s">
+        <v>624</v>
+      </c>
+      <c r="F188" s="10" t="s">
+        <v>625</v>
+      </c>
+      <c r="G188" s="10" t="s">
+        <v>256</v>
+      </c>
+      <c r="H188" s="5"/>
+    </row>
+    <row r="189" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A189" s="6" t="s">
+        <v>599</v>
+      </c>
+      <c r="B189" s="25" t="s">
+        <v>626</v>
+      </c>
+      <c r="C189" s="7"/>
+      <c r="D189" s="6" t="s">
+        <v>627</v>
+      </c>
+      <c r="E189" s="8" t="s">
+        <v>628</v>
+      </c>
+      <c r="F189" s="14" t="s">
+        <v>629</v>
+      </c>
+      <c r="G189" s="14" t="s">
+        <v>345</v>
+      </c>
+      <c r="H189" s="5"/>
+    </row>
+    <row r="190" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A190" s="6" t="s">
+        <v>599</v>
+      </c>
+      <c r="B190" s="25" t="s">
+        <v>630</v>
+      </c>
+      <c r="C190" s="7"/>
+      <c r="D190" s="6" t="s">
+        <v>623</v>
+      </c>
+      <c r="E190" s="8" t="s">
+        <v>624</v>
+      </c>
+      <c r="F190" s="10" t="s">
+        <v>625</v>
+      </c>
+      <c r="G190" s="10" t="s">
+        <v>256</v>
+      </c>
+      <c r="H190" s="5"/>
+    </row>
+    <row r="191" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A191" s="6" t="s">
+        <v>599</v>
+      </c>
+      <c r="B191" s="25" t="s">
+        <v>631</v>
+      </c>
+      <c r="C191" s="7"/>
+      <c r="D191" s="6" t="s">
+        <v>632</v>
+      </c>
+      <c r="E191" s="8" t="s">
+        <v>633</v>
+      </c>
+      <c r="F191" s="14" t="s">
+        <v>634</v>
+      </c>
+      <c r="G191" s="14" t="s">
+        <v>153</v>
+      </c>
+      <c r="H191" s="5"/>
+    </row>
+    <row r="192" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A192" s="6" t="s">
+        <v>599</v>
+      </c>
+      <c r="B192" s="25" t="s">
+        <v>635</v>
+      </c>
+      <c r="C192" s="7"/>
+      <c r="D192" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="E192" s="8" t="s">
+        <v>633</v>
+      </c>
+      <c r="F192" s="17" t="s">
+        <v>634</v>
+      </c>
+      <c r="G192" s="17" t="s">
+        <v>153</v>
+      </c>
+      <c r="H192" s="5"/>
+    </row>
+    <row r="193" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A193" s="6" t="s">
+        <v>599</v>
+      </c>
+      <c r="B193" s="25" t="s">
+        <v>636</v>
+      </c>
+      <c r="C193" s="7"/>
+      <c r="D193" s="6" t="s">
+        <v>500</v>
+      </c>
+      <c r="E193" s="8" t="s">
+        <v>637</v>
+      </c>
+      <c r="F193" s="14" t="s">
+        <v>638</v>
+      </c>
+      <c r="G193" s="16" t="s">
+        <v>639</v>
+      </c>
+      <c r="H193" s="5"/>
+    </row>
+    <row r="194" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A194" s="6" t="s">
+        <v>640</v>
+      </c>
+      <c r="B194" s="25" t="s">
+        <v>641</v>
+      </c>
+      <c r="C194" s="7"/>
+      <c r="D194" s="7">
+        <v>2004</v>
+      </c>
+      <c r="E194" s="8" t="s">
+        <v>642</v>
+      </c>
+      <c r="F194" s="10" t="s">
+        <v>643</v>
+      </c>
+      <c r="G194" s="10" t="s">
+        <v>233</v>
+      </c>
+      <c r="H194" s="5"/>
+    </row>
+    <row r="195" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A195" s="6" t="s">
+        <v>644</v>
+      </c>
+      <c r="B195" s="25" t="s">
+        <v>645</v>
+      </c>
+      <c r="C195" s="7"/>
+      <c r="D195" s="7">
+        <v>2005</v>
+      </c>
+      <c r="E195" s="8" t="s">
+        <v>646</v>
+      </c>
+      <c r="F195" s="10" t="s">
+        <v>647</v>
+      </c>
+      <c r="G195" s="10" t="s">
+        <v>648</v>
+      </c>
+      <c r="H195" s="5"/>
+    </row>
+    <row r="196" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A196" s="6" t="s">
+        <v>649</v>
+      </c>
+      <c r="B196" s="25" t="s">
+        <v>650</v>
+      </c>
+      <c r="C196" s="7"/>
+      <c r="D196" s="6" t="s">
+        <v>156</v>
+      </c>
+      <c r="E196" s="8" t="s">
+        <v>651</v>
+      </c>
+      <c r="F196" s="10" t="s">
+        <v>652</v>
+      </c>
+      <c r="G196" s="10" t="s">
+        <v>159</v>
+      </c>
+      <c r="H196" s="5"/>
+    </row>
+    <row r="197" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A197" s="7" t="s">
+        <v>649</v>
+      </c>
+      <c r="B197" s="11" t="s">
+        <v>653</v>
+      </c>
+      <c r="C197" s="7"/>
+      <c r="D197" s="8">
+        <v>2002</v>
+      </c>
+      <c r="E197" s="7" t="s">
+        <v>654</v>
+      </c>
+      <c r="F197" s="10" t="s">
+        <v>655</v>
+      </c>
+      <c r="G197" s="9" t="s">
+        <v>648</v>
+      </c>
+      <c r="H197" s="5"/>
+    </row>
+    <row r="198" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A198" s="6" t="s">
+        <v>649</v>
+      </c>
+      <c r="B198" s="25" t="s">
+        <v>656</v>
+      </c>
+      <c r="C198" s="7"/>
+      <c r="D198" s="6" t="s">
+        <v>657</v>
+      </c>
+      <c r="E198" s="8" t="s">
+        <v>658</v>
+      </c>
+      <c r="F198" s="10" t="s">
+        <v>659</v>
+      </c>
+      <c r="G198" s="10" t="s">
+        <v>659</v>
+      </c>
+      <c r="H198" s="5"/>
+    </row>
+    <row r="199" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A199" s="6" t="s">
+        <v>649</v>
+      </c>
+      <c r="B199" s="25" t="s">
+        <v>660</v>
+      </c>
+      <c r="C199" s="7"/>
+      <c r="D199" s="7">
+        <v>1998</v>
+      </c>
+      <c r="E199" s="8" t="s">
+        <v>661</v>
+      </c>
+      <c r="F199" s="14" t="s">
+        <v>662</v>
+      </c>
+      <c r="G199" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="H199" s="5"/>
+    </row>
+    <row r="200" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A200" s="6" t="s">
+        <v>649</v>
+      </c>
+      <c r="B200" s="25" t="s">
+        <v>663</v>
+      </c>
+      <c r="C200" s="7"/>
+      <c r="D200" s="7">
+        <v>2005</v>
+      </c>
+      <c r="E200" s="8" t="s">
+        <v>664</v>
+      </c>
+      <c r="F200" s="10" t="s">
+        <v>665</v>
+      </c>
+      <c r="G200" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="H200" s="5"/>
+    </row>
+    <row r="201" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A201" s="6" t="s">
+        <v>666</v>
+      </c>
+      <c r="B201" s="25" t="s">
+        <v>667</v>
+      </c>
+      <c r="C201" s="7" t="s">
+        <v>668</v>
+      </c>
+      <c r="D201" s="7">
+        <v>1996</v>
+      </c>
+      <c r="E201" s="8" t="s">
+        <v>669</v>
+      </c>
+      <c r="F201" s="9" t="s">
+        <v>670</v>
+      </c>
+      <c r="G201" s="10" t="s">
+        <v>670</v>
+      </c>
+      <c r="H201" s="5"/>
+    </row>
+    <row r="202" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A202" s="6" t="s">
+        <v>666</v>
+      </c>
+      <c r="B202" s="25" t="s">
+        <v>667</v>
+      </c>
+      <c r="C202" s="7" t="s">
+        <v>671</v>
+      </c>
+      <c r="D202" s="6" t="s">
+        <v>672</v>
+      </c>
+      <c r="E202" s="8" t="s">
+        <v>673</v>
+      </c>
+      <c r="F202" s="10" t="s">
+        <v>674</v>
+      </c>
+      <c r="G202" s="10" t="s">
+        <v>674</v>
+      </c>
+      <c r="H202" s="5"/>
+    </row>
+    <row r="203" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A203" s="6" t="s">
+        <v>666</v>
+      </c>
+      <c r="B203" s="25" t="s">
+        <v>667</v>
+      </c>
+      <c r="C203" s="7" t="s">
+        <v>675</v>
+      </c>
+      <c r="D203" s="6" t="s">
+        <v>434</v>
+      </c>
+      <c r="E203" s="8" t="s">
+        <v>676</v>
+      </c>
+      <c r="F203" s="10" t="s">
+        <v>674</v>
+      </c>
+      <c r="G203" s="10" t="s">
+        <v>674</v>
+      </c>
+      <c r="H203" s="5"/>
+    </row>
+    <row r="204" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A204" s="7" t="s">
+        <v>666</v>
+      </c>
+      <c r="B204" s="11" t="s">
+        <v>677</v>
+      </c>
+      <c r="C204" s="7"/>
+      <c r="D204" s="8">
+        <v>2009</v>
+      </c>
+      <c r="E204" s="7" t="s">
+        <v>678</v>
+      </c>
+      <c r="F204" s="10" t="s">
+        <v>679</v>
+      </c>
+      <c r="G204" s="9" t="s">
+        <v>197</v>
+      </c>
+      <c r="H204" s="5"/>
+    </row>
+    <row r="205" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A205" s="6" t="s">
+        <v>666</v>
+      </c>
+      <c r="B205" s="25" t="s">
+        <v>680</v>
+      </c>
+      <c r="C205" s="7"/>
+      <c r="D205" s="7">
+        <v>1997</v>
+      </c>
+      <c r="E205" s="8" t="s">
+        <v>681</v>
+      </c>
+      <c r="F205" s="10" t="s">
+        <v>682</v>
+      </c>
+      <c r="G205" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="H205" s="5"/>
+    </row>
+    <row r="206" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A206" s="6" t="s">
+        <v>666</v>
+      </c>
+      <c r="B206" s="25" t="s">
+        <v>683</v>
+      </c>
+      <c r="C206" s="7"/>
+      <c r="D206" s="7">
+        <v>1997</v>
+      </c>
+      <c r="E206" s="8" t="s">
+        <v>684</v>
+      </c>
+      <c r="F206" s="10" t="s">
+        <v>685</v>
+      </c>
+      <c r="G206" s="10" t="s">
+        <v>118</v>
+      </c>
+      <c r="H206" s="5"/>
+    </row>
+    <row r="207" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A207" s="6" t="s">
+        <v>666</v>
+      </c>
+      <c r="B207" s="25" t="s">
+        <v>680</v>
+      </c>
+      <c r="C207" s="7"/>
+      <c r="D207" s="7">
+        <v>2001</v>
+      </c>
+      <c r="E207" s="8" t="s">
+        <v>686</v>
+      </c>
+      <c r="F207" s="10" t="s">
+        <v>687</v>
+      </c>
+      <c r="G207" s="10" t="s">
+        <v>136</v>
+      </c>
+      <c r="H207" s="5"/>
+    </row>
+    <row r="208" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A208" s="7" t="s">
+        <v>666</v>
+      </c>
+      <c r="B208" s="11" t="s">
+        <v>680</v>
+      </c>
+      <c r="C208" s="7"/>
+      <c r="D208" s="8">
+        <v>2008</v>
+      </c>
+      <c r="E208" s="7" t="s">
+        <v>688</v>
+      </c>
+      <c r="F208" s="10" t="s">
+        <v>689</v>
+      </c>
+      <c r="G208" s="9" t="s">
+        <v>105</v>
+      </c>
+      <c r="H208" s="5"/>
+    </row>
+    <row r="209" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A209" s="6" t="s">
+        <v>666</v>
+      </c>
+      <c r="B209" s="25" t="s">
+        <v>690</v>
+      </c>
+      <c r="C209" s="7"/>
+      <c r="D209" s="7">
+        <v>2002</v>
+      </c>
+      <c r="E209" s="8" t="s">
+        <v>691</v>
+      </c>
+      <c r="F209" s="10" t="s">
+        <v>692</v>
+      </c>
+      <c r="G209" s="10" t="s">
+        <v>598</v>
+      </c>
+      <c r="H209" s="5"/>
+    </row>
+    <row r="210" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A210" s="6" t="s">
+        <v>666</v>
+      </c>
+      <c r="B210" s="25" t="s">
+        <v>690</v>
+      </c>
+      <c r="C210" s="7"/>
+      <c r="D210" s="7">
+        <v>2004</v>
+      </c>
+      <c r="E210" s="8" t="s">
+        <v>693</v>
+      </c>
+      <c r="F210" s="10" t="s">
+        <v>694</v>
+      </c>
+      <c r="G210" s="10" t="s">
+        <v>694</v>
+      </c>
+      <c r="H210" s="5"/>
+    </row>
+    <row r="211" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A211" s="6" t="s">
+        <v>666</v>
+      </c>
+      <c r="B211" s="25" t="s">
+        <v>690</v>
+      </c>
+      <c r="C211" s="7"/>
+      <c r="D211" s="7">
+        <v>2005</v>
+      </c>
+      <c r="E211" s="8" t="s">
+        <v>695</v>
+      </c>
+      <c r="F211" s="10" t="s">
+        <v>696</v>
+      </c>
+      <c r="G211" s="10" t="s">
+        <v>332</v>
+      </c>
+      <c r="H211" s="5"/>
+    </row>
+    <row r="212" spans="1:8" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A212" s="7" t="s">
+        <v>666</v>
+      </c>
+      <c r="B212" s="11" t="s">
+        <v>697</v>
+      </c>
+      <c r="C212" s="7"/>
+      <c r="D212" s="8">
+        <v>1992</v>
+      </c>
+      <c r="E212" s="7" t="s">
+        <v>698</v>
+      </c>
+      <c r="F212" s="10" t="s">
+        <v>699</v>
+      </c>
+      <c r="G212" s="10" t="s">
+        <v>699</v>
+      </c>
+      <c r="H212" s="5"/>
+    </row>
+    <row r="213" spans="1:8" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A213" s="6" t="s">
+        <v>666</v>
+      </c>
+      <c r="B213" s="25" t="s">
+        <v>697</v>
+      </c>
+      <c r="C213" s="7"/>
+      <c r="D213" s="7">
+        <v>1998</v>
+      </c>
+      <c r="E213" s="8" t="s">
+        <v>700</v>
+      </c>
+      <c r="F213" s="10" t="s">
+        <v>701</v>
+      </c>
+      <c r="G213" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="H213" s="5"/>
+    </row>
+    <row r="214" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A214" s="7" t="s">
+        <v>666</v>
+      </c>
+      <c r="B214" s="11" t="s">
+        <v>702</v>
+      </c>
+      <c r="C214" s="7"/>
+      <c r="D214" s="8" t="s">
+        <v>230</v>
+      </c>
+      <c r="E214" s="7" t="s">
+        <v>703</v>
+      </c>
+      <c r="F214" s="10" t="s">
+        <v>704</v>
+      </c>
+      <c r="G214" s="10" t="s">
+        <v>704</v>
+      </c>
+      <c r="H214" s="5"/>
+    </row>
+    <row r="215" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A215" s="7" t="s">
+        <v>666</v>
+      </c>
+      <c r="B215" s="11" t="s">
+        <v>705</v>
+      </c>
+      <c r="C215" s="7"/>
+      <c r="D215" s="8">
+        <v>2003</v>
+      </c>
+      <c r="E215" s="7" t="s">
+        <v>706</v>
+      </c>
+      <c r="F215" s="10" t="s">
+        <v>707</v>
+      </c>
+      <c r="G215" s="10" t="s">
+        <v>707</v>
+      </c>
+      <c r="H215" s="5"/>
+    </row>
+    <row r="216" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A216" s="7" t="s">
+        <v>666</v>
+      </c>
+      <c r="B216" s="11" t="s">
+        <v>708</v>
+      </c>
+      <c r="C216" s="7"/>
+      <c r="D216" s="8">
+        <v>2007</v>
+      </c>
+      <c r="E216" s="7" t="s">
+        <v>709</v>
+      </c>
+      <c r="F216" s="10" t="s">
+        <v>710</v>
+      </c>
+      <c r="G216" s="10" t="s">
+        <v>710</v>
+      </c>
+      <c r="H216" s="5"/>
+    </row>
+    <row r="217" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A217" s="7" t="s">
+        <v>666</v>
+      </c>
+      <c r="B217" s="11" t="s">
+        <v>697</v>
+      </c>
+      <c r="C217" s="7"/>
+      <c r="D217" s="8">
+        <v>2010</v>
+      </c>
+      <c r="E217" s="7" t="s">
+        <v>711</v>
+      </c>
+      <c r="F217" s="19" t="s">
+        <v>712</v>
+      </c>
+      <c r="G217" s="10" t="s">
+        <v>712</v>
+      </c>
+      <c r="H217" s="5"/>
+    </row>
+    <row r="218" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A218" s="7" t="s">
+        <v>666</v>
+      </c>
+      <c r="B218" s="11" t="s">
+        <v>697</v>
+      </c>
+      <c r="C218" s="7"/>
+      <c r="D218" s="8">
+        <v>2012</v>
+      </c>
+      <c r="E218" s="7" t="s">
+        <v>713</v>
+      </c>
+      <c r="F218" s="10" t="s">
+        <v>714</v>
+      </c>
+      <c r="G218" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="H218" s="5"/>
+    </row>
+    <row r="219" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A219" s="7" t="s">
+        <v>715</v>
+      </c>
+      <c r="B219" s="25" t="s">
+        <v>716</v>
+      </c>
+      <c r="C219" s="7"/>
+      <c r="D219" s="6" t="s">
+        <v>230</v>
+      </c>
+      <c r="E219" s="8" t="s">
+        <v>717</v>
+      </c>
+      <c r="F219" s="10" t="s">
+        <v>718</v>
+      </c>
+      <c r="G219" s="10" t="s">
+        <v>718</v>
+      </c>
+      <c r="H219" s="5"/>
+    </row>
+    <row r="220" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A220" s="7" t="s">
+        <v>715</v>
+      </c>
+      <c r="B220" s="11" t="s">
+        <v>719</v>
+      </c>
+      <c r="C220" s="7"/>
+      <c r="D220" s="7" t="s">
+        <v>720</v>
+      </c>
+      <c r="E220" s="8" t="s">
+        <v>721</v>
+      </c>
+      <c r="F220" s="10" t="s">
+        <v>722</v>
+      </c>
+      <c r="G220" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="H220" s="5"/>
+    </row>
+    <row r="221" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A221" s="7" t="s">
+        <v>715</v>
+      </c>
+      <c r="B221" s="25" t="s">
+        <v>723</v>
+      </c>
+      <c r="C221" s="7"/>
+      <c r="D221" s="7" t="s">
+        <v>720</v>
+      </c>
+      <c r="E221" s="8" t="s">
+        <v>721</v>
+      </c>
+      <c r="F221" s="10" t="s">
+        <v>722</v>
+      </c>
+      <c r="G221" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="H221" s="5"/>
+    </row>
+    <row r="222" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A222" s="7" t="s">
+        <v>715</v>
+      </c>
+      <c r="B222" s="25" t="s">
+        <v>724</v>
+      </c>
+      <c r="C222" s="7"/>
+      <c r="D222" s="6" t="s">
+        <v>538</v>
+      </c>
+      <c r="E222" s="8" t="s">
+        <v>725</v>
+      </c>
+      <c r="F222" s="16" t="s">
+        <v>726</v>
+      </c>
+      <c r="G222" s="16" t="s">
+        <v>727</v>
+      </c>
+      <c r="H222" s="5"/>
+    </row>
+    <row r="223" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A223" s="7" t="s">
+        <v>715</v>
+      </c>
+      <c r="B223" s="25" t="s">
+        <v>728</v>
+      </c>
+      <c r="C223" s="7"/>
+      <c r="D223" s="6" t="s">
+        <v>729</v>
+      </c>
+      <c r="E223" s="8" t="s">
+        <v>730</v>
+      </c>
+      <c r="F223" s="14" t="s">
+        <v>731</v>
+      </c>
+      <c r="G223" s="14" t="s">
+        <v>153</v>
+      </c>
+      <c r="H223" s="5"/>
+    </row>
+    <row r="224" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A224" s="7" t="s">
+        <v>715</v>
+      </c>
+      <c r="B224" s="25" t="s">
+        <v>732</v>
+      </c>
+      <c r="C224" s="7"/>
+      <c r="D224" s="6" t="s">
+        <v>733</v>
+      </c>
+      <c r="E224" s="8" t="s">
+        <v>734</v>
+      </c>
+      <c r="F224" s="16" t="s">
+        <v>735</v>
+      </c>
+      <c r="G224" s="14" t="s">
+        <v>345</v>
+      </c>
+      <c r="H224" s="5"/>
+    </row>
+    <row r="225" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A225" s="7" t="s">
+        <v>715</v>
+      </c>
+      <c r="B225" s="25" t="s">
+        <v>736</v>
+      </c>
+      <c r="C225" s="7"/>
+      <c r="D225" s="7">
+        <v>2003</v>
+      </c>
+      <c r="E225" s="8" t="s">
+        <v>737</v>
+      </c>
+      <c r="F225" s="10" t="s">
+        <v>738</v>
+      </c>
+      <c r="G225" s="10" t="s">
+        <v>233</v>
+      </c>
+      <c r="H225" s="5"/>
+    </row>
+    <row r="226" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A226" s="7" t="s">
+        <v>715</v>
+      </c>
+      <c r="B226" s="25" t="s">
+        <v>739</v>
+      </c>
+      <c r="C226" s="7"/>
+      <c r="D226" s="6" t="s">
+        <v>235</v>
+      </c>
+      <c r="E226" s="8" t="s">
+        <v>740</v>
+      </c>
+      <c r="F226" s="14" t="s">
+        <v>741</v>
+      </c>
+      <c r="G226" s="14" t="s">
+        <v>130</v>
+      </c>
+      <c r="H226" s="5"/>
+    </row>
+    <row r="227" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A227" s="6" t="s">
+        <v>742</v>
+      </c>
+      <c r="B227" s="25" t="s">
+        <v>743</v>
+      </c>
+      <c r="C227" s="7"/>
+      <c r="D227" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="E227" s="8" t="s">
+        <v>744</v>
+      </c>
+      <c r="F227" s="9" t="s">
+        <v>745</v>
+      </c>
+      <c r="G227" s="16" t="s">
+        <v>746</v>
+      </c>
+      <c r="H227" s="5"/>
+    </row>
+    <row r="228" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A228" s="6" t="s">
+        <v>747</v>
+      </c>
+      <c r="B228" s="25" t="s">
+        <v>748</v>
+      </c>
+      <c r="C228" s="7" t="s">
+        <v>749</v>
+      </c>
+      <c r="D228" s="6" t="s">
+        <v>750</v>
+      </c>
+      <c r="E228" s="8" t="s">
+        <v>751</v>
+      </c>
+      <c r="F228" s="10" t="s">
+        <v>752</v>
+      </c>
+      <c r="G228" s="10" t="s">
+        <v>215</v>
+      </c>
+      <c r="H228" s="5"/>
+    </row>
+    <row r="229" spans="1:8" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A229" s="6" t="s">
+        <v>753</v>
+      </c>
+      <c r="B229" s="25" t="s">
+        <v>754</v>
+      </c>
+      <c r="C229" s="7"/>
+      <c r="D229" s="6" t="s">
+        <v>755</v>
+      </c>
+      <c r="E229" s="8" t="s">
+        <v>756</v>
+      </c>
+      <c r="F229" s="10" t="s">
+        <v>757</v>
+      </c>
+      <c r="G229" s="10" t="s">
+        <v>91</v>
+      </c>
+      <c r="H229" s="5"/>
+    </row>
+    <row r="230" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A230" s="6" t="s">
+        <v>758</v>
+      </c>
+      <c r="B230" s="25" t="s">
+        <v>759</v>
+      </c>
+      <c r="C230" s="6" t="s">
+        <v>308</v>
+      </c>
+      <c r="D230" s="7">
+        <v>1997</v>
+      </c>
+      <c r="E230" s="8" t="s">
+        <v>760</v>
+      </c>
+      <c r="F230" s="10" t="s">
+        <v>761</v>
+      </c>
+      <c r="G230" s="9" t="s">
+        <v>761</v>
+      </c>
+      <c r="H230" s="5"/>
+    </row>
+    <row r="231" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A231" s="6" t="s">
+        <v>758</v>
+      </c>
+      <c r="B231" s="25" t="s">
+        <v>762</v>
+      </c>
+      <c r="C231" s="7" t="s">
+        <v>763</v>
+      </c>
+      <c r="D231" s="6" t="s">
+        <v>370</v>
+      </c>
+      <c r="E231" s="8" t="s">
+        <v>764</v>
+      </c>
+      <c r="F231" s="19" t="s">
+        <v>761</v>
+      </c>
+      <c r="G231" s="10" t="s">
+        <v>761</v>
+      </c>
+      <c r="H231" s="5"/>
+    </row>
+    <row r="232" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A232" s="7" t="s">
+        <v>758</v>
+      </c>
+      <c r="B232" s="11" t="s">
+        <v>765</v>
+      </c>
+      <c r="C232" s="7"/>
+      <c r="D232" s="8" t="s">
+        <v>766</v>
+      </c>
+      <c r="E232" s="7" t="s">
+        <v>767</v>
+      </c>
+      <c r="F232" s="10" t="s">
+        <v>768</v>
+      </c>
+      <c r="G232" s="10" t="s">
+        <v>768</v>
+      </c>
+      <c r="H232" s="5"/>
+    </row>
+    <row r="233" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A233" s="6" t="s">
+        <v>758</v>
+      </c>
+      <c r="B233" s="25" t="s">
+        <v>769</v>
+      </c>
+      <c r="C233" s="7"/>
+      <c r="D233" s="7">
+        <v>2004</v>
+      </c>
+      <c r="E233" s="8" t="s">
+        <v>770</v>
+      </c>
+      <c r="F233" s="10" t="s">
+        <v>771</v>
+      </c>
+      <c r="G233" s="10" t="s">
+        <v>133</v>
+      </c>
+      <c r="H233" s="5"/>
+    </row>
+    <row r="234" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A234" s="6" t="s">
+        <v>758</v>
+      </c>
+      <c r="B234" s="25" t="s">
+        <v>772</v>
+      </c>
+      <c r="C234" s="7"/>
+      <c r="D234" s="7">
+        <v>2006</v>
+      </c>
+      <c r="E234" s="8" t="s">
+        <v>773</v>
+      </c>
+      <c r="F234" s="10" t="s">
+        <v>774</v>
+      </c>
+      <c r="G234" s="10" t="s">
+        <v>332</v>
+      </c>
+      <c r="H234" s="5"/>
+    </row>
+    <row r="235" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A235" s="6" t="s">
+        <v>758</v>
+      </c>
+      <c r="B235" s="25" t="s">
+        <v>775</v>
+      </c>
+      <c r="C235" s="6" t="s">
+        <v>776</v>
+      </c>
+      <c r="D235" s="7">
+        <v>2005</v>
+      </c>
+      <c r="E235" s="8" t="s">
+        <v>777</v>
+      </c>
+      <c r="F235" s="10" t="s">
+        <v>778</v>
+      </c>
+      <c r="G235" s="10" t="s">
+        <v>96</v>
+      </c>
+      <c r="H235" s="5"/>
+    </row>
+    <row r="236" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A236" s="7" t="s">
+        <v>758</v>
+      </c>
+      <c r="B236" s="11" t="s">
+        <v>775</v>
+      </c>
+      <c r="C236" s="7"/>
+      <c r="D236" s="8">
+        <v>2010</v>
+      </c>
+      <c r="E236" s="7" t="s">
+        <v>779</v>
+      </c>
+      <c r="F236" s="10" t="s">
+        <v>780</v>
+      </c>
+      <c r="G236" s="10" t="s">
+        <v>780</v>
+      </c>
+      <c r="H236" s="5"/>
+    </row>
+    <row r="237" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A237" s="6" t="s">
+        <v>781</v>
+      </c>
+      <c r="B237" s="25" t="s">
+        <v>782</v>
+      </c>
+      <c r="C237" s="7"/>
+      <c r="D237" s="7">
+        <v>1997</v>
+      </c>
+      <c r="E237" s="8" t="s">
+        <v>783</v>
+      </c>
+      <c r="F237" s="10" t="s">
+        <v>784</v>
+      </c>
+      <c r="G237" s="10" t="s">
+        <v>784</v>
+      </c>
+      <c r="H237" s="5"/>
+    </row>
+    <row r="238" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A238" s="6" t="s">
+        <v>781</v>
+      </c>
+      <c r="B238" s="25" t="s">
+        <v>785</v>
+      </c>
+      <c r="C238" s="7"/>
+      <c r="D238" s="6" t="s">
+        <v>627</v>
+      </c>
+      <c r="E238" s="8" t="s">
+        <v>786</v>
+      </c>
+      <c r="F238" s="14" t="s">
+        <v>787</v>
+      </c>
+      <c r="G238" s="14" t="s">
+        <v>787</v>
+      </c>
+      <c r="H238" s="5"/>
+    </row>
+    <row r="239" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A239" s="6" t="s">
+        <v>781</v>
+      </c>
+      <c r="B239" s="25" t="s">
+        <v>788</v>
+      </c>
+      <c r="C239" s="7"/>
+      <c r="D239" s="7">
+        <v>2000</v>
+      </c>
+      <c r="E239" s="8" t="s">
+        <v>789</v>
+      </c>
+      <c r="F239" s="10" t="s">
+        <v>790</v>
+      </c>
+      <c r="G239" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="H239" s="5"/>
+    </row>
+    <row r="240" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A240" s="6" t="s">
+        <v>781</v>
+      </c>
+      <c r="B240" s="25" t="s">
+        <v>791</v>
+      </c>
+      <c r="C240" s="7"/>
+      <c r="D240" s="7">
+        <v>2004</v>
+      </c>
+      <c r="E240" s="8" t="s">
+        <v>792</v>
+      </c>
+      <c r="F240" s="10" t="s">
+        <v>793</v>
+      </c>
+      <c r="G240" s="10" t="s">
+        <v>332</v>
+      </c>
+      <c r="H240" s="5"/>
+    </row>
+    <row r="241" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A241" s="6" t="s">
+        <v>781</v>
+      </c>
+      <c r="B241" s="25" t="s">
+        <v>791</v>
+      </c>
+      <c r="C241" s="7"/>
+      <c r="D241" s="7">
+        <v>2006</v>
+      </c>
+      <c r="E241" s="8" t="s">
+        <v>794</v>
+      </c>
+      <c r="F241" s="10" t="s">
+        <v>795</v>
+      </c>
+      <c r="G241" s="10" t="s">
+        <v>648</v>
+      </c>
+      <c r="H241" s="5"/>
+    </row>
+    <row r="242" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A242" s="6" t="s">
+        <v>796</v>
+      </c>
+      <c r="B242" s="25" t="s">
+        <v>797</v>
+      </c>
+      <c r="C242" s="7"/>
+      <c r="D242" s="7">
+        <v>1998</v>
+      </c>
+      <c r="E242" s="8" t="s">
+        <v>798</v>
+      </c>
+      <c r="F242" s="10" t="s">
+        <v>799</v>
+      </c>
+      <c r="G242" s="10" t="s">
+        <v>133</v>
+      </c>
+      <c r="H242" s="5"/>
+    </row>
+    <row r="243" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A243" s="6" t="s">
+        <v>796</v>
+      </c>
+      <c r="B243" s="25" t="s">
+        <v>797</v>
+      </c>
+      <c r="C243" s="7"/>
+      <c r="D243" s="6" t="s">
+        <v>800</v>
+      </c>
+      <c r="E243" s="8" t="s">
+        <v>801</v>
+      </c>
+      <c r="F243" s="14" t="s">
+        <v>802</v>
+      </c>
+      <c r="G243" s="14" t="s">
+        <v>345</v>
+      </c>
+      <c r="H243" s="5"/>
+    </row>
+    <row r="244" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A244" s="6" t="s">
+        <v>796</v>
+      </c>
+      <c r="B244" s="25" t="s">
+        <v>803</v>
+      </c>
+      <c r="C244" s="7"/>
+      <c r="D244" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="E244" s="8" t="s">
+        <v>804</v>
+      </c>
+      <c r="F244" s="14" t="s">
+        <v>805</v>
+      </c>
+      <c r="G244" s="14" t="s">
+        <v>153</v>
+      </c>
+      <c r="H244" s="5"/>
+    </row>
+    <row r="245" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A245" s="6" t="s">
+        <v>796</v>
+      </c>
+      <c r="B245" s="25" t="s">
+        <v>806</v>
+      </c>
+      <c r="C245" s="7"/>
+      <c r="D245" s="6" t="s">
+        <v>378</v>
+      </c>
+      <c r="E245" s="8" t="s">
+        <v>807</v>
+      </c>
+      <c r="F245" s="9" t="s">
+        <v>808</v>
+      </c>
+      <c r="G245" s="16" t="s">
+        <v>808</v>
+      </c>
+      <c r="H245" s="5"/>
+    </row>
+    <row r="246" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A246" s="6" t="s">
+        <v>796</v>
+      </c>
+      <c r="B246" s="25" t="s">
+        <v>809</v>
+      </c>
+      <c r="C246" s="7"/>
+      <c r="D246" s="6" t="s">
+        <v>378</v>
+      </c>
+      <c r="E246" s="8" t="s">
+        <v>807</v>
+      </c>
+      <c r="F246" s="9" t="s">
+        <v>808</v>
+      </c>
+      <c r="G246" s="16" t="s">
+        <v>808</v>
+      </c>
+      <c r="H246" s="5"/>
+    </row>
+    <row r="247" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A247" s="7" t="s">
+        <v>810</v>
+      </c>
+      <c r="B247" s="11" t="s">
+        <v>811</v>
+      </c>
+      <c r="C247" s="7"/>
+      <c r="D247" s="7">
+        <v>2003</v>
+      </c>
+      <c r="E247" s="8" t="s">
+        <v>812</v>
+      </c>
+      <c r="F247" s="19" t="s">
+        <v>813</v>
+      </c>
+      <c r="G247" s="13" t="s">
+        <v>1292</v>
+      </c>
+      <c r="H247" s="5"/>
+    </row>
+    <row r="248" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A248" s="6" t="s">
+        <v>814</v>
+      </c>
+      <c r="B248" s="25" t="s">
+        <v>815</v>
+      </c>
+      <c r="C248" s="7"/>
+      <c r="D248" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="E248" s="8" t="s">
+        <v>816</v>
+      </c>
+      <c r="F248" s="14" t="s">
+        <v>817</v>
+      </c>
+      <c r="G248" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="H248" s="5"/>
+    </row>
+    <row r="249" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A249" s="6" t="s">
+        <v>818</v>
+      </c>
+      <c r="B249" s="25" t="s">
+        <v>819</v>
+      </c>
+      <c r="C249" s="7"/>
+      <c r="D249" s="6" t="s">
+        <v>820</v>
+      </c>
+      <c r="E249" s="8" t="s">
+        <v>821</v>
+      </c>
+      <c r="F249" s="14" t="s">
+        <v>822</v>
+      </c>
+      <c r="G249" s="14" t="s">
+        <v>492</v>
+      </c>
+      <c r="H249" s="5"/>
+    </row>
+    <row r="250" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A250" s="6" t="s">
+        <v>823</v>
+      </c>
+      <c r="B250" s="25" t="s">
+        <v>824</v>
+      </c>
+      <c r="C250" s="7"/>
+      <c r="D250" s="7">
+        <v>2000</v>
+      </c>
+      <c r="E250" s="8" t="s">
+        <v>825</v>
+      </c>
+      <c r="F250" s="14" t="s">
+        <v>826</v>
+      </c>
+      <c r="G250" s="14" t="s">
+        <v>159</v>
+      </c>
+      <c r="H250" s="5"/>
+    </row>
+    <row r="251" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A251" s="6" t="s">
+        <v>823</v>
+      </c>
+      <c r="B251" s="25" t="s">
+        <v>827</v>
+      </c>
+      <c r="C251" s="7"/>
+      <c r="D251" s="6" t="s">
+        <v>755</v>
+      </c>
+      <c r="E251" s="8" t="s">
+        <v>828</v>
+      </c>
+      <c r="F251" s="14" t="s">
+        <v>829</v>
+      </c>
+      <c r="G251" s="14" t="s">
+        <v>61</v>
+      </c>
+      <c r="H251" s="5"/>
+    </row>
+    <row r="252" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A252" s="7" t="s">
+        <v>830</v>
+      </c>
+      <c r="B252" s="11" t="s">
+        <v>831</v>
+      </c>
+      <c r="C252" s="7"/>
+      <c r="D252" s="8">
+        <v>2012</v>
+      </c>
+      <c r="E252" s="7" t="s">
+        <v>832</v>
+      </c>
+      <c r="F252" s="14" t="s">
+        <v>833</v>
+      </c>
+      <c r="G252" s="16" t="s">
+        <v>834</v>
+      </c>
+      <c r="H252" s="5"/>
+    </row>
+    <row r="253" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A253" s="6" t="s">
+        <v>835</v>
+      </c>
+      <c r="B253" s="25" t="s">
+        <v>836</v>
+      </c>
+      <c r="C253" s="6" t="s">
+        <v>837</v>
+      </c>
+      <c r="D253" s="6" t="s">
+        <v>800</v>
+      </c>
+      <c r="E253" s="8" t="s">
+        <v>838</v>
+      </c>
+      <c r="F253" s="16" t="s">
+        <v>839</v>
+      </c>
+      <c r="G253" s="16" t="s">
+        <v>1287</v>
+      </c>
+      <c r="H253" s="5"/>
+    </row>
+    <row r="254" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A254" s="6" t="s">
+        <v>835</v>
+      </c>
+      <c r="B254" s="25" t="s">
+        <v>840</v>
+      </c>
+      <c r="C254" s="7" t="s">
+        <v>841</v>
+      </c>
+      <c r="D254" s="7">
+        <v>2004</v>
+      </c>
+      <c r="E254" s="8" t="s">
+        <v>842</v>
+      </c>
+      <c r="F254" s="13" t="s">
+        <v>1292</v>
+      </c>
+      <c r="G254" s="13" t="s">
+        <v>1292</v>
+      </c>
+      <c r="H254" s="5"/>
+    </row>
+    <row r="255" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A255" s="7" t="s">
+        <v>835</v>
+      </c>
+      <c r="B255" s="11" t="s">
+        <v>840</v>
+      </c>
+      <c r="C255" s="7" t="s">
+        <v>841</v>
+      </c>
+      <c r="D255" s="8">
+        <v>2005</v>
+      </c>
+      <c r="E255" s="7" t="s">
+        <v>842</v>
+      </c>
+      <c r="F255" s="10" t="s">
+        <v>843</v>
+      </c>
+      <c r="G255" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="H255" s="5"/>
+    </row>
+    <row r="256" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A256" s="6" t="s">
+        <v>835</v>
+      </c>
+      <c r="B256" s="25" t="s">
+        <v>844</v>
+      </c>
+      <c r="C256" s="7">
+        <v>140.05699999999999</v>
+      </c>
+      <c r="D256" s="6" t="s">
+        <v>235</v>
+      </c>
+      <c r="E256" s="8" t="s">
+        <v>845</v>
+      </c>
+      <c r="F256" s="14" t="s">
+        <v>846</v>
+      </c>
+      <c r="G256" s="14" t="s">
+        <v>492</v>
+      </c>
+      <c r="H256" s="5"/>
+    </row>
+    <row r="257" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A257" s="6" t="s">
+        <v>835</v>
+      </c>
+      <c r="B257" s="25" t="s">
+        <v>847</v>
+      </c>
+      <c r="C257" s="7">
+        <v>203</v>
+      </c>
+      <c r="D257" s="6" t="s">
+        <v>356</v>
+      </c>
+      <c r="E257" s="8" t="s">
+        <v>848</v>
+      </c>
+      <c r="F257" s="10" t="s">
+        <v>849</v>
+      </c>
+      <c r="G257" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="H257" s="5"/>
+    </row>
+    <row r="258" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A258" s="6" t="s">
+        <v>835</v>
+      </c>
+      <c r="B258" s="25" t="s">
+        <v>850</v>
+      </c>
+      <c r="C258" s="7"/>
+      <c r="D258" s="6" t="s">
+        <v>120</v>
+      </c>
+      <c r="E258" s="8" t="s">
+        <v>851</v>
+      </c>
+      <c r="F258" s="14" t="s">
+        <v>852</v>
+      </c>
+      <c r="G258" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="H258" s="5"/>
+    </row>
+    <row r="259" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A259" s="6" t="s">
+        <v>835</v>
+      </c>
+      <c r="B259" s="25" t="s">
+        <v>850</v>
+      </c>
+      <c r="C259" s="7">
+        <v>203</v>
+      </c>
+      <c r="D259" s="6" t="s">
+        <v>356</v>
+      </c>
+      <c r="E259" s="8" t="s">
+        <v>853</v>
+      </c>
+      <c r="F259" s="10" t="s">
+        <v>854</v>
+      </c>
+      <c r="G259" s="10" t="s">
+        <v>854</v>
+      </c>
+      <c r="H259" s="5"/>
+    </row>
+    <row r="260" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A260" s="6" t="s">
+        <v>835</v>
+      </c>
+      <c r="B260" s="25" t="s">
+        <v>855</v>
+      </c>
+      <c r="C260" s="6" t="s">
+        <v>856</v>
+      </c>
+      <c r="D260" s="6" t="s">
+        <v>857</v>
+      </c>
+      <c r="E260" s="8" t="s">
+        <v>858</v>
+      </c>
+      <c r="F260" s="10" t="s">
+        <v>859</v>
+      </c>
+      <c r="G260" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="H260" s="5"/>
+    </row>
+    <row r="261" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A261" s="7" t="s">
+        <v>835</v>
+      </c>
+      <c r="B261" s="11" t="s">
+        <v>860</v>
+      </c>
+      <c r="C261" s="7" t="s">
+        <v>861</v>
+      </c>
+      <c r="D261" s="8" t="s">
+        <v>857</v>
+      </c>
+      <c r="E261" s="7" t="s">
+        <v>862</v>
+      </c>
+      <c r="F261" s="10" t="s">
+        <v>859</v>
+      </c>
+      <c r="G261" s="10" t="s">
+        <v>859</v>
+      </c>
+      <c r="H261" s="5"/>
+    </row>
+    <row r="262" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A262" s="6" t="s">
+        <v>835</v>
+      </c>
+      <c r="B262" s="25" t="s">
+        <v>863</v>
+      </c>
+      <c r="C262" s="7"/>
+      <c r="D262" s="7">
+        <v>1998</v>
+      </c>
+      <c r="E262" s="8" t="s">
+        <v>864</v>
+      </c>
+      <c r="F262" s="14" t="s">
+        <v>865</v>
+      </c>
+      <c r="G262" s="14" t="s">
+        <v>345</v>
+      </c>
+      <c r="H262" s="5"/>
+    </row>
+    <row r="263" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A263" s="6" t="s">
+        <v>835</v>
+      </c>
+      <c r="B263" s="25" t="s">
+        <v>863</v>
+      </c>
+      <c r="C263" s="7"/>
+      <c r="D263" s="6" t="s">
+        <v>169</v>
+      </c>
+      <c r="E263" s="8" t="s">
+        <v>866</v>
+      </c>
+      <c r="F263" s="10" t="s">
+        <v>867</v>
+      </c>
+      <c r="G263" s="10" t="s">
+        <v>867</v>
+      </c>
+      <c r="H263" s="5"/>
+    </row>
+    <row r="264" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A264" s="6" t="s">
+        <v>835</v>
+      </c>
+      <c r="B264" s="25" t="s">
+        <v>868</v>
+      </c>
+      <c r="C264" s="7"/>
+      <c r="D264" s="6" t="s">
+        <v>169</v>
+      </c>
+      <c r="E264" s="8" t="s">
+        <v>866</v>
+      </c>
+      <c r="F264" s="10" t="s">
+        <v>867</v>
+      </c>
+      <c r="G264" s="10" t="s">
+        <v>867</v>
+      </c>
+      <c r="H264" s="5"/>
+    </row>
+    <row r="265" spans="1:8" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A265" s="6" t="s">
+        <v>835</v>
+      </c>
+      <c r="B265" s="25" t="s">
+        <v>869</v>
+      </c>
+      <c r="C265" s="7"/>
+      <c r="D265" s="7">
+        <v>1998</v>
+      </c>
+      <c r="E265" s="8" t="s">
+        <v>870</v>
+      </c>
+      <c r="F265" s="10" t="s">
+        <v>871</v>
+      </c>
+      <c r="G265" s="10" t="s">
+        <v>256</v>
+      </c>
+      <c r="H265" s="5"/>
+    </row>
+    <row r="266" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A266" s="6" t="s">
+        <v>835</v>
+      </c>
+      <c r="B266" s="25" t="s">
+        <v>872</v>
+      </c>
+      <c r="C266" s="7"/>
+      <c r="D266" s="6" t="s">
+        <v>169</v>
+      </c>
+      <c r="E266" s="8" t="s">
+        <v>873</v>
+      </c>
+      <c r="F266" s="10" t="s">
+        <v>874</v>
+      </c>
+      <c r="G266" s="10" t="s">
+        <v>136</v>
+      </c>
+      <c r="H266" s="5"/>
+    </row>
+    <row r="267" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A267" s="6" t="s">
+        <v>835</v>
+      </c>
+      <c r="B267" s="25" t="s">
+        <v>872</v>
+      </c>
+      <c r="C267" s="7">
+        <v>209</v>
+      </c>
+      <c r="D267" s="6" t="s">
+        <v>875</v>
+      </c>
+      <c r="E267" s="8" t="s">
+        <v>876</v>
+      </c>
+      <c r="F267" s="10" t="s">
+        <v>877</v>
+      </c>
+      <c r="G267" s="10" t="s">
+        <v>215</v>
+      </c>
+      <c r="H267" s="5"/>
+    </row>
+    <row r="268" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A268" s="7" t="s">
+        <v>835</v>
+      </c>
+      <c r="B268" s="11" t="s">
+        <v>878</v>
+      </c>
+      <c r="C268" s="7"/>
+      <c r="D268" s="8">
+        <v>2012</v>
+      </c>
+      <c r="E268" s="7" t="s">
+        <v>879</v>
+      </c>
+      <c r="F268" s="10" t="s">
+        <v>880</v>
+      </c>
+      <c r="G268" s="10" t="s">
+        <v>880</v>
+      </c>
+      <c r="H268" s="5"/>
+    </row>
+    <row r="269" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A269" s="6" t="s">
+        <v>835</v>
+      </c>
+      <c r="B269" s="25" t="s">
+        <v>881</v>
+      </c>
+      <c r="C269" s="7"/>
+      <c r="D269" s="7">
+        <v>2006</v>
+      </c>
+      <c r="E269" s="8" t="s">
+        <v>882</v>
+      </c>
+      <c r="F269" s="10" t="s">
+        <v>883</v>
+      </c>
+      <c r="G269" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="H269" s="5"/>
+    </row>
+    <row r="270" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A270" s="6" t="s">
+        <v>835</v>
+      </c>
+      <c r="B270" s="25" t="s">
+        <v>884</v>
+      </c>
+      <c r="C270" s="7"/>
+      <c r="D270" s="6" t="s">
+        <v>521</v>
+      </c>
+      <c r="E270" s="8" t="s">
+        <v>885</v>
+      </c>
+      <c r="F270" s="14" t="s">
+        <v>886</v>
+      </c>
+      <c r="G270" s="14" t="s">
+        <v>345</v>
+      </c>
+      <c r="H270" s="5"/>
+    </row>
+    <row r="271" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A271" s="6" t="s">
+        <v>835</v>
+      </c>
+      <c r="B271" s="25" t="s">
+        <v>887</v>
+      </c>
+      <c r="C271" s="7"/>
+      <c r="D271" s="6" t="s">
+        <v>657</v>
+      </c>
+      <c r="E271" s="8" t="s">
+        <v>888</v>
+      </c>
+      <c r="F271" s="13" t="s">
+        <v>1292</v>
+      </c>
+      <c r="G271" s="14" t="s">
+        <v>1287</v>
+      </c>
+      <c r="H271" s="5"/>
+    </row>
+    <row r="272" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A272" s="6" t="s">
+        <v>835</v>
+      </c>
+      <c r="B272" s="25" t="s">
+        <v>889</v>
+      </c>
+      <c r="C272" s="7" t="s">
+        <v>837</v>
+      </c>
+      <c r="D272" s="6" t="s">
+        <v>657</v>
+      </c>
+      <c r="E272" s="8" t="s">
+        <v>890</v>
+      </c>
+      <c r="F272" s="13" t="s">
+        <v>1292</v>
+      </c>
+      <c r="G272" s="14" t="s">
+        <v>1288</v>
+      </c>
+      <c r="H272" s="5"/>
+    </row>
+    <row r="273" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A273" s="6" t="s">
+        <v>835</v>
+      </c>
+      <c r="B273" s="25" t="s">
+        <v>891</v>
+      </c>
+      <c r="C273" s="7"/>
+      <c r="D273" s="6" t="s">
+        <v>627</v>
+      </c>
+      <c r="E273" s="8" t="s">
+        <v>892</v>
+      </c>
+      <c r="F273" s="14" t="s">
+        <v>893</v>
+      </c>
+      <c r="G273" s="14" t="s">
+        <v>130</v>
+      </c>
+      <c r="H273" s="5"/>
+    </row>
+    <row r="274" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A274" s="6" t="s">
+        <v>835</v>
+      </c>
+      <c r="B274" s="25" t="s">
+        <v>891</v>
+      </c>
+      <c r="C274" s="6" t="s">
+        <v>837</v>
+      </c>
+      <c r="D274" s="6" t="s">
+        <v>120</v>
+      </c>
+      <c r="E274" s="8" t="s">
+        <v>894</v>
+      </c>
+      <c r="F274" s="14" t="s">
+        <v>895</v>
+      </c>
+      <c r="G274" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="H274" s="5"/>
+    </row>
+    <row r="275" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A275" s="6" t="s">
+        <v>835</v>
+      </c>
+      <c r="B275" s="25" t="s">
+        <v>891</v>
+      </c>
+      <c r="C275" s="7">
+        <v>211</v>
+      </c>
+      <c r="D275" s="6" t="s">
+        <v>413</v>
+      </c>
+      <c r="E275" s="8" t="s">
+        <v>896</v>
+      </c>
+      <c r="F275" s="10" t="s">
+        <v>897</v>
+      </c>
+      <c r="G275" s="10" t="s">
+        <v>159</v>
+      </c>
+      <c r="H275" s="5"/>
+    </row>
+    <row r="276" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A276" s="6" t="s">
+        <v>835</v>
+      </c>
+      <c r="B276" s="25" t="s">
+        <v>898</v>
+      </c>
+      <c r="C276" s="7"/>
+      <c r="D276" s="6" t="s">
+        <v>657</v>
+      </c>
+      <c r="E276" s="8" t="s">
+        <v>899</v>
+      </c>
+      <c r="F276" s="18" t="s">
+        <v>897</v>
+      </c>
+      <c r="G276" s="18" t="s">
+        <v>159</v>
+      </c>
+      <c r="H276" s="5"/>
+    </row>
+    <row r="277" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A277" s="6" t="s">
+        <v>835</v>
+      </c>
+      <c r="B277" s="25" t="s">
+        <v>900</v>
+      </c>
+      <c r="C277" s="7"/>
+      <c r="D277" s="6" t="s">
+        <v>127</v>
+      </c>
+      <c r="E277" s="8" t="s">
+        <v>901</v>
+      </c>
+      <c r="F277" s="14" t="s">
+        <v>902</v>
+      </c>
+      <c r="G277" s="14" t="s">
+        <v>238</v>
+      </c>
+      <c r="H277" s="5"/>
+    </row>
+    <row r="278" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A278" s="6" t="s">
+        <v>835</v>
+      </c>
+      <c r="B278" s="25" t="s">
+        <v>903</v>
+      </c>
+      <c r="C278" s="6" t="s">
+        <v>904</v>
+      </c>
+      <c r="D278" s="6" t="s">
+        <v>905</v>
+      </c>
+      <c r="E278" s="8" t="s">
+        <v>906</v>
+      </c>
+      <c r="F278" s="10" t="s">
+        <v>907</v>
+      </c>
+      <c r="G278" s="10" t="s">
+        <v>907</v>
+      </c>
+      <c r="H278" s="5"/>
+    </row>
+    <row r="279" spans="1:8" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A279" s="6" t="s">
+        <v>835</v>
+      </c>
+      <c r="B279" s="25" t="s">
+        <v>903</v>
+      </c>
+      <c r="C279" s="7">
+        <v>211</v>
+      </c>
+      <c r="D279" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="E279" s="8" t="s">
+        <v>908</v>
+      </c>
+      <c r="F279" s="10" t="s">
+        <v>909</v>
+      </c>
+      <c r="G279" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="H279" s="5"/>
+    </row>
+    <row r="280" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A280" s="7" t="s">
+        <v>835</v>
+      </c>
+      <c r="B280" s="25" t="s">
+        <v>910</v>
+      </c>
+      <c r="C280" s="7"/>
+      <c r="D280" s="8">
+        <v>1991</v>
+      </c>
+      <c r="E280" s="7" t="s">
+        <v>911</v>
+      </c>
+      <c r="F280" s="10" t="s">
+        <v>912</v>
+      </c>
+      <c r="G280" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="H280" s="5"/>
+    </row>
+    <row r="281" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A281" s="6" t="s">
+        <v>835</v>
+      </c>
+      <c r="B281" s="25" t="s">
+        <v>910</v>
+      </c>
+      <c r="C281" s="6" t="s">
+        <v>913</v>
+      </c>
+      <c r="D281" s="7">
+        <v>2005</v>
+      </c>
+      <c r="E281" s="8" t="s">
+        <v>914</v>
+      </c>
+      <c r="F281" s="10" t="s">
+        <v>915</v>
+      </c>
+      <c r="G281" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="H281" s="5"/>
+    </row>
+    <row r="282" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A282" s="6" t="s">
+        <v>835</v>
+      </c>
+      <c r="B282" s="11" t="s">
+        <v>916</v>
+      </c>
+      <c r="C282" s="6" t="s">
+        <v>917</v>
+      </c>
+      <c r="D282" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="E282" s="8" t="s">
+        <v>918</v>
+      </c>
+      <c r="F282" s="10" t="s">
+        <v>919</v>
+      </c>
+      <c r="G282" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="H282" s="5"/>
+    </row>
+    <row r="283" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A283" s="7" t="s">
+        <v>835</v>
+      </c>
+      <c r="B283" s="11" t="s">
+        <v>916</v>
+      </c>
+      <c r="C283" s="6" t="s">
+        <v>913</v>
+      </c>
+      <c r="D283" s="8">
+        <v>2009</v>
+      </c>
+      <c r="E283" s="7" t="s">
+        <v>920</v>
+      </c>
+      <c r="F283" s="10" t="s">
+        <v>921</v>
+      </c>
+      <c r="G283" s="10" t="s">
+        <v>921</v>
+      </c>
+      <c r="H283" s="5"/>
+    </row>
+    <row r="284" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A284" s="7" t="s">
+        <v>835</v>
+      </c>
+      <c r="B284" s="11" t="s">
+        <v>916</v>
+      </c>
+      <c r="C284" s="6" t="s">
+        <v>913</v>
+      </c>
+      <c r="D284" s="8">
+        <v>2005</v>
+      </c>
+      <c r="E284" s="7" t="s">
+        <v>914</v>
+      </c>
+      <c r="F284" s="10" t="s">
+        <v>915</v>
+      </c>
+      <c r="G284" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="H284" s="5"/>
+    </row>
+    <row r="285" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A285" s="7" t="s">
+        <v>835</v>
+      </c>
+      <c r="B285" s="11" t="s">
+        <v>922</v>
+      </c>
+      <c r="C285" s="7"/>
+      <c r="D285" s="8">
+        <v>2016</v>
+      </c>
+      <c r="E285" s="7" t="s">
+        <v>923</v>
+      </c>
+      <c r="F285" s="10" t="s">
+        <v>924</v>
+      </c>
+      <c r="G285" s="10" t="s">
+        <v>105</v>
+      </c>
+      <c r="H285" s="5"/>
+    </row>
+    <row r="286" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A286" s="7" t="s">
+        <v>835</v>
+      </c>
+      <c r="B286" s="11" t="s">
+        <v>925</v>
+      </c>
+      <c r="C286" s="7"/>
+      <c r="D286" s="8">
+        <v>2011</v>
+      </c>
+      <c r="E286" s="7" t="s">
+        <v>926</v>
+      </c>
+      <c r="F286" s="10" t="s">
+        <v>927</v>
+      </c>
+      <c r="G286" s="10" t="s">
+        <v>105</v>
+      </c>
+      <c r="H286" s="5"/>
+    </row>
+    <row r="287" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A287" s="7" t="s">
+        <v>835</v>
+      </c>
+      <c r="B287" s="11" t="s">
+        <v>928</v>
+      </c>
+      <c r="C287" s="7"/>
+      <c r="D287" s="8">
+        <v>2006</v>
+      </c>
+      <c r="E287" s="7" t="s">
+        <v>882</v>
+      </c>
+      <c r="F287" s="10" t="s">
+        <v>883</v>
+      </c>
+      <c r="G287" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="H287" s="5"/>
+    </row>
+    <row r="288" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A288" s="6" t="s">
+        <v>835</v>
+      </c>
+      <c r="B288" s="25" t="s">
+        <v>910</v>
+      </c>
+      <c r="C288" s="7">
+        <v>463</v>
+      </c>
+      <c r="D288" s="7">
+        <v>1996</v>
+      </c>
+      <c r="E288" s="8" t="s">
+        <v>929</v>
+      </c>
+      <c r="F288" s="18" t="s">
+        <v>930</v>
+      </c>
+      <c r="G288" s="16" t="s">
+        <v>931</v>
+      </c>
+      <c r="H288" s="5"/>
+    </row>
+    <row r="289" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A289" s="6" t="s">
+        <v>835</v>
+      </c>
+      <c r="B289" s="25" t="s">
+        <v>910</v>
+      </c>
+      <c r="C289" s="7">
+        <v>463</v>
+      </c>
+      <c r="D289" s="7">
+        <v>1997</v>
+      </c>
+      <c r="E289" s="8" t="s">
+        <v>932</v>
+      </c>
+      <c r="F289" s="10" t="s">
+        <v>933</v>
+      </c>
+      <c r="G289" s="10" t="s">
+        <v>933</v>
+      </c>
+      <c r="H289" s="5"/>
+    </row>
+    <row r="290" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A290" s="6" t="s">
+        <v>835</v>
+      </c>
+      <c r="B290" s="25" t="s">
+        <v>910</v>
+      </c>
+      <c r="C290" s="7">
+        <v>463</v>
+      </c>
+      <c r="D290" s="7">
+        <v>1998</v>
+      </c>
+      <c r="E290" s="8" t="s">
+        <v>934</v>
+      </c>
+      <c r="F290" s="14" t="s">
+        <v>935</v>
+      </c>
+      <c r="G290" s="14" t="s">
+        <v>936</v>
+      </c>
+      <c r="H290" s="5"/>
+    </row>
+    <row r="291" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A291" s="6" t="s">
+        <v>835</v>
+      </c>
+      <c r="B291" s="25" t="s">
+        <v>910</v>
+      </c>
+      <c r="C291" s="7">
+        <v>463</v>
+      </c>
+      <c r="D291" s="6" t="s">
+        <v>124</v>
+      </c>
+      <c r="E291" s="8" t="s">
+        <v>937</v>
+      </c>
+      <c r="F291" s="10" t="s">
+        <v>938</v>
+      </c>
+      <c r="G291" s="10" t="s">
+        <v>938</v>
+      </c>
+      <c r="H291" s="5"/>
+    </row>
+    <row r="292" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A292" s="6" t="s">
+        <v>835</v>
+      </c>
+      <c r="B292" s="25" t="s">
+        <v>910</v>
+      </c>
+      <c r="C292" s="7">
+        <v>463</v>
+      </c>
+      <c r="D292" s="7">
+        <v>2001</v>
+      </c>
+      <c r="E292" s="8" t="s">
+        <v>939</v>
+      </c>
+      <c r="F292" s="10" t="s">
+        <v>940</v>
+      </c>
+      <c r="G292" s="7"/>
+      <c r="H292" s="5"/>
+    </row>
+    <row r="293" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A293" s="6" t="s">
+        <v>835</v>
+      </c>
+      <c r="B293" s="25" t="s">
+        <v>910</v>
+      </c>
+      <c r="C293" s="6" t="s">
+        <v>941</v>
+      </c>
+      <c r="D293" s="7">
+        <v>2002</v>
+      </c>
+      <c r="E293" s="8" t="s">
+        <v>942</v>
+      </c>
+      <c r="F293" s="10" t="s">
+        <v>943</v>
+      </c>
+      <c r="G293" s="10" t="s">
+        <v>118</v>
+      </c>
+      <c r="H293" s="5"/>
+    </row>
+    <row r="294" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A294" s="6" t="s">
+        <v>835</v>
+      </c>
+      <c r="B294" s="25" t="s">
+        <v>910</v>
+      </c>
+      <c r="C294" s="7" t="s">
+        <v>944</v>
+      </c>
+      <c r="D294" s="6" t="s">
+        <v>145</v>
+      </c>
+      <c r="E294" s="8" t="s">
+        <v>945</v>
+      </c>
+      <c r="F294" s="10" t="s">
+        <v>946</v>
+      </c>
+      <c r="G294" s="10" t="s">
+        <v>946</v>
+      </c>
+      <c r="H294" s="5"/>
+    </row>
+    <row r="295" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A295" s="6" t="s">
+        <v>835</v>
+      </c>
+      <c r="B295" s="25" t="s">
+        <v>916</v>
+      </c>
+      <c r="C295" s="7" t="s">
+        <v>947</v>
+      </c>
+      <c r="D295" s="7">
+        <v>2004</v>
+      </c>
+      <c r="E295" s="8" t="s">
+        <v>948</v>
+      </c>
+      <c r="F295" s="10" t="s">
+        <v>949</v>
+      </c>
+      <c r="G295" s="10" t="s">
+        <v>133</v>
+      </c>
+      <c r="H295" s="5"/>
+    </row>
+    <row r="296" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A296" s="6" t="s">
+        <v>835</v>
+      </c>
+      <c r="B296" s="25" t="s">
+        <v>916</v>
+      </c>
+      <c r="C296" s="7" t="s">
+        <v>947</v>
+      </c>
+      <c r="D296" s="7">
+        <v>2005</v>
+      </c>
+      <c r="E296" s="8" t="s">
+        <v>950</v>
+      </c>
+      <c r="F296" s="10" t="s">
+        <v>951</v>
+      </c>
+      <c r="G296" s="10" t="s">
+        <v>951</v>
+      </c>
+      <c r="H296" s="5"/>
+    </row>
+    <row r="297" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A297" s="6" t="s">
+        <v>835</v>
+      </c>
+      <c r="B297" s="25" t="s">
+        <v>916</v>
+      </c>
+      <c r="C297" s="7" t="s">
+        <v>947</v>
+      </c>
+      <c r="D297" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="E297" s="8" t="s">
+        <v>952</v>
+      </c>
+      <c r="F297" s="10" t="s">
+        <v>953</v>
+      </c>
+      <c r="G297" s="10" t="s">
+        <v>1289</v>
+      </c>
+      <c r="H297" s="5"/>
+    </row>
+    <row r="298" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A298" s="6" t="s">
+        <v>835</v>
+      </c>
+      <c r="B298" s="25" t="s">
+        <v>916</v>
+      </c>
+      <c r="C298" s="7" t="s">
+        <v>947</v>
+      </c>
+      <c r="D298" s="6" t="s">
+        <v>954</v>
+      </c>
+      <c r="E298" s="8" t="s">
+        <v>955</v>
+      </c>
+      <c r="F298" s="10" t="s">
+        <v>956</v>
+      </c>
+      <c r="G298" s="10" t="s">
+        <v>226</v>
+      </c>
+      <c r="H298" s="5"/>
+    </row>
+    <row r="299" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A299" s="6" t="s">
+        <v>835</v>
+      </c>
+      <c r="B299" s="25" t="s">
+        <v>957</v>
+      </c>
+      <c r="C299" s="7" t="s">
+        <v>947</v>
+      </c>
+      <c r="D299" s="7">
+        <v>2006</v>
+      </c>
+      <c r="E299" s="8" t="s">
+        <v>958</v>
+      </c>
+      <c r="F299" s="10" t="s">
+        <v>959</v>
+      </c>
+      <c r="G299" s="10" t="s">
+        <v>101</v>
+      </c>
+      <c r="H299" s="5"/>
+    </row>
+    <row r="300" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A300" s="6" t="s">
+        <v>835</v>
+      </c>
+      <c r="B300" s="25" t="s">
+        <v>960</v>
+      </c>
+      <c r="C300" s="7"/>
+      <c r="D300" s="7">
+        <v>2004</v>
+      </c>
+      <c r="E300" s="8" t="s">
+        <v>961</v>
+      </c>
+      <c r="F300" s="10" t="s">
+        <v>962</v>
+      </c>
+      <c r="G300" s="10" t="s">
+        <v>101</v>
+      </c>
+      <c r="H300" s="5"/>
+    </row>
+    <row r="301" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A301" s="6" t="s">
+        <v>835</v>
+      </c>
+      <c r="B301" s="25" t="s">
+        <v>963</v>
+      </c>
+      <c r="C301" s="7"/>
+      <c r="D301" s="6" t="s">
+        <v>627</v>
+      </c>
+      <c r="E301" s="8" t="s">
+        <v>964</v>
+      </c>
+      <c r="F301" s="14" t="s">
+        <v>965</v>
+      </c>
+      <c r="G301" s="14" t="s">
+        <v>966</v>
+      </c>
+      <c r="H301" s="5"/>
+    </row>
+    <row r="302" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A302" s="6" t="s">
+        <v>835</v>
+      </c>
+      <c r="B302" s="25" t="s">
+        <v>967</v>
+      </c>
+      <c r="C302" s="7"/>
+      <c r="D302" s="6" t="s">
+        <v>243</v>
+      </c>
+      <c r="E302" s="8" t="s">
+        <v>968</v>
+      </c>
+      <c r="F302" s="14" t="s">
+        <v>969</v>
+      </c>
+      <c r="G302" s="14" t="s">
+        <v>492</v>
+      </c>
+      <c r="H302" s="5"/>
+    </row>
+    <row r="303" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A303" s="6" t="s">
+        <v>835</v>
+      </c>
+      <c r="B303" s="25" t="s">
+        <v>970</v>
+      </c>
+      <c r="C303" s="7"/>
+      <c r="D303" s="6" t="s">
+        <v>243</v>
+      </c>
+      <c r="E303" s="8" t="s">
+        <v>971</v>
+      </c>
+      <c r="F303" s="14" t="s">
+        <v>972</v>
+      </c>
+      <c r="G303" s="14" t="s">
+        <v>966</v>
+      </c>
+      <c r="H303" s="5"/>
+    </row>
+    <row r="304" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A304" s="6" t="s">
+        <v>835</v>
+      </c>
+      <c r="B304" s="25" t="s">
+        <v>970</v>
+      </c>
+      <c r="C304" s="7"/>
+      <c r="D304" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="E304" s="8" t="s">
+        <v>973</v>
+      </c>
+      <c r="F304" s="10" t="s">
+        <v>974</v>
+      </c>
+      <c r="G304" s="10" t="s">
+        <v>91</v>
+      </c>
+      <c r="H304" s="5"/>
+    </row>
+    <row r="305" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A305" s="6" t="s">
+        <v>835</v>
+      </c>
+      <c r="B305" s="25" t="s">
+        <v>975</v>
+      </c>
+      <c r="C305" s="7"/>
+      <c r="D305" s="6" t="s">
+        <v>167</v>
+      </c>
+      <c r="E305" s="8" t="s">
+        <v>976</v>
+      </c>
+      <c r="F305" s="14" t="s">
         <v>977</v>
       </c>
-    </row>
-[...44 lines deleted...]
-      <c r="D5" s="6" t="s">
+      <c r="G305" s="14" t="s">
+        <v>238</v>
+      </c>
+      <c r="H305" s="5"/>
+    </row>
+    <row r="306" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A306" s="6" t="s">
+        <v>835</v>
+      </c>
+      <c r="B306" s="25" t="s">
+        <v>975</v>
+      </c>
+      <c r="C306" s="7"/>
+      <c r="D306" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="E306" s="8" t="s">
+        <v>973</v>
+      </c>
+      <c r="F306" s="10" t="s">
+        <v>974</v>
+      </c>
+      <c r="G306" s="10" t="s">
+        <v>91</v>
+      </c>
+      <c r="H306" s="5"/>
+    </row>
+    <row r="307" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A307" s="6" t="s">
+        <v>835</v>
+      </c>
+      <c r="B307" s="25" t="s">
+        <v>978</v>
+      </c>
+      <c r="C307" s="7"/>
+      <c r="D307" s="6" t="s">
+        <v>521</v>
+      </c>
+      <c r="E307" s="8" t="s">
+        <v>979</v>
+      </c>
+      <c r="F307" s="10" t="s">
+        <v>980</v>
+      </c>
+      <c r="G307" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="H307" s="5"/>
+    </row>
+    <row r="308" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A308" s="6" t="s">
+        <v>835</v>
+      </c>
+      <c r="B308" s="25" t="s">
+        <v>978</v>
+      </c>
+      <c r="C308" s="7"/>
+      <c r="D308" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="E308" s="8" t="s">
+        <v>981</v>
+      </c>
+      <c r="F308" s="14" t="s">
+        <v>982</v>
+      </c>
+      <c r="G308" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="H308" s="5"/>
+    </row>
+    <row r="309" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A309" s="6" t="s">
+        <v>835</v>
+      </c>
+      <c r="B309" s="25" t="s">
+        <v>983</v>
+      </c>
+      <c r="C309" s="6" t="s">
+        <v>984</v>
+      </c>
+      <c r="D309" s="6" t="s">
+        <v>985</v>
+      </c>
+      <c r="E309" s="8" t="s">
+        <v>986</v>
+      </c>
+      <c r="F309" s="16" t="s">
+        <v>987</v>
+      </c>
+      <c r="G309" s="16" t="s">
+        <v>136</v>
+      </c>
+      <c r="H309" s="5"/>
+    </row>
+    <row r="310" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A310" s="6" t="s">
+        <v>835</v>
+      </c>
+      <c r="B310" s="25" t="s">
+        <v>978</v>
+      </c>
+      <c r="C310" s="7"/>
+      <c r="D310" s="7">
+        <v>2012</v>
+      </c>
+      <c r="E310" s="8" t="s">
+        <v>988</v>
+      </c>
+      <c r="F310" s="16" t="s">
+        <v>989</v>
+      </c>
+      <c r="G310" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="H310" s="5"/>
+    </row>
+    <row r="311" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A311" s="6" t="s">
+        <v>835</v>
+      </c>
+      <c r="B311" s="25" t="s">
+        <v>978</v>
+      </c>
+      <c r="C311" s="7">
+        <v>220</v>
+      </c>
+      <c r="D311" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="E311" s="8" t="s">
+        <v>990</v>
+      </c>
+      <c r="F311" s="16" t="s">
+        <v>991</v>
+      </c>
+      <c r="G311" s="16" t="s">
+        <v>162</v>
+      </c>
+      <c r="H311" s="5"/>
+    </row>
+    <row r="312" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A312" s="6" t="s">
+        <v>835</v>
+      </c>
+      <c r="B312" s="25" t="s">
+        <v>978</v>
+      </c>
+      <c r="C312" s="7"/>
+      <c r="D312" s="6" t="s">
+        <v>992</v>
+      </c>
+      <c r="E312" s="8" t="s">
+        <v>993</v>
+      </c>
+      <c r="F312" s="16" t="s">
+        <v>994</v>
+      </c>
+      <c r="G312" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="H312" s="5"/>
+    </row>
+    <row r="313" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A313" s="7" t="s">
+        <v>835</v>
+      </c>
+      <c r="B313" s="11" t="s">
+        <v>995</v>
+      </c>
+      <c r="C313" s="7"/>
+      <c r="D313" s="8" t="s">
+        <v>474</v>
+      </c>
+      <c r="E313" s="7" t="s">
+        <v>996</v>
+      </c>
+      <c r="F313" s="16" t="s">
+        <v>997</v>
+      </c>
+      <c r="G313" s="16" t="s">
+        <v>41</v>
+      </c>
+      <c r="H313" s="5"/>
+    </row>
+    <row r="314" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A314" s="7" t="s">
+        <v>835</v>
+      </c>
+      <c r="B314" s="11" t="s">
+        <v>998</v>
+      </c>
+      <c r="C314" s="7"/>
+      <c r="D314" s="8">
+        <v>2006</v>
+      </c>
+      <c r="E314" s="7" t="s">
+        <v>999</v>
+      </c>
+      <c r="F314" s="16" t="s">
+        <v>1000</v>
+      </c>
+      <c r="G314" s="18" t="s">
+        <v>271</v>
+      </c>
+      <c r="H314" s="5"/>
+    </row>
+    <row r="315" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A315" s="6" t="s">
+        <v>835</v>
+      </c>
+      <c r="B315" s="25" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C315" s="7"/>
+      <c r="D315" s="6" t="s">
+        <v>800</v>
+      </c>
+      <c r="E315" s="8" t="s">
+        <v>1002</v>
+      </c>
+      <c r="F315" s="16" t="s">
+        <v>1003</v>
+      </c>
+      <c r="G315" s="16" t="s">
+        <v>71</v>
+      </c>
+      <c r="H315" s="5"/>
+    </row>
+    <row r="316" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A316" s="6" t="s">
+        <v>835</v>
+      </c>
+      <c r="B316" s="25" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C316" s="6" t="s">
+        <v>1004</v>
+      </c>
+      <c r="D316" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="E316" s="8" t="s">
+        <v>1005</v>
+      </c>
+      <c r="F316" s="16" t="s">
+        <v>1006</v>
+      </c>
+      <c r="G316" s="16" t="s">
+        <v>136</v>
+      </c>
+      <c r="H316" s="5"/>
+    </row>
+    <row r="317" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A317" s="6" t="s">
+        <v>835</v>
+      </c>
+      <c r="B317" s="25" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C317" s="6" t="s">
+        <v>1007</v>
+      </c>
+      <c r="D317" s="6" t="s">
+        <v>356</v>
+      </c>
+      <c r="E317" s="8" t="s">
+        <v>1008</v>
+      </c>
+      <c r="F317" s="16" t="s">
+        <v>1009</v>
+      </c>
+      <c r="G317" s="16" t="s">
+        <v>1009</v>
+      </c>
+      <c r="H317" s="5"/>
+    </row>
+    <row r="318" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A318" s="6" t="s">
+        <v>835</v>
+      </c>
+      <c r="B318" s="25" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C318" s="7">
+        <v>230</v>
+      </c>
+      <c r="D318" s="6" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E318" s="8" t="s">
+        <v>1012</v>
+      </c>
+      <c r="F318" s="16" t="s">
+        <v>1013</v>
+      </c>
+      <c r="G318" s="16" t="s">
+        <v>96</v>
+      </c>
+      <c r="H318" s="5"/>
+    </row>
+    <row r="319" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A319" s="6" t="s">
+        <v>835</v>
+      </c>
+      <c r="B319" s="25" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C319" s="7"/>
+      <c r="D319" s="6" t="s">
+        <v>434</v>
+      </c>
+      <c r="E319" s="8" t="s">
+        <v>1015</v>
+      </c>
+      <c r="F319" s="16" t="s">
+        <v>1016</v>
+      </c>
+      <c r="G319" s="16" t="s">
+        <v>130</v>
+      </c>
+      <c r="H319" s="5"/>
+    </row>
+    <row r="320" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A320" s="6" t="s">
+        <v>835</v>
+      </c>
+      <c r="B320" s="25" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C320" s="7"/>
+      <c r="D320" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="E320" s="8" t="s">
+        <v>1017</v>
+      </c>
+      <c r="F320" s="16" t="s">
+        <v>1018</v>
+      </c>
+      <c r="G320" s="16" t="s">
+        <v>136</v>
+      </c>
+      <c r="H320" s="5"/>
+    </row>
+    <row r="321" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A321" s="7" t="s">
+        <v>835</v>
+      </c>
+      <c r="B321" s="11" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C321" s="7"/>
+      <c r="D321" s="8">
+        <v>2014</v>
+      </c>
+      <c r="E321" s="7" t="s">
+        <v>1020</v>
+      </c>
+      <c r="F321" s="16" t="s">
+        <v>1021</v>
+      </c>
+      <c r="G321" s="16" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H321" s="5"/>
+    </row>
+    <row r="322" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A322" s="6" t="s">
+        <v>835</v>
+      </c>
+      <c r="B322" s="25" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C322" s="6" t="s">
+        <v>1023</v>
+      </c>
+      <c r="D322" s="6" t="s">
+        <v>474</v>
+      </c>
+      <c r="E322" s="8" t="s">
+        <v>1024</v>
+      </c>
+      <c r="F322" s="16" t="s">
+        <v>1025</v>
+      </c>
+      <c r="G322" s="15" t="s">
+        <v>1295</v>
+      </c>
+      <c r="H322" s="5"/>
+    </row>
+    <row r="323" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A323" s="6" t="s">
+        <v>835</v>
+      </c>
+      <c r="B323" s="25" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C323" s="7"/>
+      <c r="D323" s="6" t="s">
+        <v>474</v>
+      </c>
+      <c r="E323" s="8" t="s">
+        <v>1027</v>
+      </c>
+      <c r="F323" s="18" t="s">
+        <v>1028</v>
+      </c>
+      <c r="G323" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="H323" s="5"/>
+    </row>
+    <row r="324" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A324" s="6" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B324" s="25" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C324" s="7"/>
+      <c r="D324" s="6" t="s">
+        <v>1031</v>
+      </c>
+      <c r="E324" s="8" t="s">
+        <v>1032</v>
+      </c>
+      <c r="F324" s="16" t="s">
+        <v>1033</v>
+      </c>
+      <c r="G324" s="16" t="s">
+        <v>598</v>
+      </c>
+      <c r="H324" s="5"/>
+    </row>
+    <row r="325" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A325" s="6" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B325" s="25" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C325" s="6" t="s">
+        <v>1036</v>
+      </c>
+      <c r="D325" s="7">
+        <v>2005</v>
+      </c>
+      <c r="E325" s="8" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F325" s="16" t="s">
+        <v>1038</v>
+      </c>
+      <c r="G325" s="16" t="s">
+        <v>215</v>
+      </c>
+      <c r="H325" s="5"/>
+    </row>
+    <row r="326" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A326" s="6" t="s">
+        <v>1039</v>
+      </c>
+      <c r="B326" s="11" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C326" s="7"/>
+      <c r="D326" s="7">
+        <v>2011</v>
+      </c>
+      <c r="E326" s="8" t="s">
+        <v>1041</v>
+      </c>
+      <c r="F326" s="16" t="s">
+        <v>1042</v>
+      </c>
+      <c r="G326" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="H326" s="5"/>
+    </row>
+    <row r="327" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A327" s="6" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B327" s="25" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C327" s="7"/>
+      <c r="D327" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="E327" s="8" t="s">
+        <v>1045</v>
+      </c>
+      <c r="F327" s="16" t="s">
+        <v>1046</v>
+      </c>
+      <c r="G327" s="16" t="s">
+        <v>233</v>
+      </c>
+      <c r="H327" s="5"/>
+    </row>
+    <row r="328" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A328" s="6" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B328" s="25" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C328" s="7"/>
+      <c r="D328" s="7">
+        <v>2002</v>
+      </c>
+      <c r="E328" s="8" t="s">
+        <v>1048</v>
+      </c>
+      <c r="F328" s="16" t="s">
+        <v>1049</v>
+      </c>
+      <c r="G328" s="16" t="s">
+        <v>1050</v>
+      </c>
+      <c r="H328" s="5"/>
+    </row>
+    <row r="329" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A329" s="6" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B329" s="25" t="s">
+        <v>1051</v>
+      </c>
+      <c r="C329" s="7"/>
+      <c r="D329" s="6" t="s">
+        <v>820</v>
+      </c>
+      <c r="E329" s="8" t="s">
+        <v>821</v>
+      </c>
+      <c r="F329" s="16" t="s">
+        <v>822</v>
+      </c>
+      <c r="G329" s="16" t="s">
+        <v>492</v>
+      </c>
+      <c r="H329" s="5"/>
+    </row>
+    <row r="330" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A330" s="6" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B330" s="25" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C330" s="7"/>
+      <c r="D330" s="7">
+        <v>2000</v>
+      </c>
+      <c r="E330" s="8" t="s">
+        <v>1053</v>
+      </c>
+      <c r="F330" s="16" t="s">
+        <v>1054</v>
+      </c>
+      <c r="G330" s="16" t="s">
+        <v>159</v>
+      </c>
+      <c r="H330" s="5"/>
+    </row>
+    <row r="331" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A331" s="6" t="s">
+        <v>1055</v>
+      </c>
+      <c r="B331" s="25" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C331" s="6" t="s">
+        <v>1057</v>
+      </c>
+      <c r="D331" s="6" t="s">
+        <v>209</v>
+      </c>
+      <c r="E331" s="8" t="s">
+        <v>1058</v>
+      </c>
+      <c r="F331" s="16" t="s">
+        <v>1059</v>
+      </c>
+      <c r="G331" s="16" t="s">
+        <v>1059</v>
+      </c>
+      <c r="H331" s="5"/>
+    </row>
+    <row r="332" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A332" s="6" t="s">
+        <v>1055</v>
+      </c>
+      <c r="B332" s="25" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C332" s="7"/>
+      <c r="D332" s="7">
+        <v>2002</v>
+      </c>
+      <c r="E332" s="8" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F332" s="16" t="s">
+        <v>1062</v>
+      </c>
+      <c r="G332" s="16" t="s">
+        <v>159</v>
+      </c>
+      <c r="H332" s="5"/>
+    </row>
+    <row r="333" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A333" s="7" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B333" s="11" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C333" s="7"/>
+      <c r="D333" s="8">
+        <v>2006</v>
+      </c>
+      <c r="E333" s="7" t="s">
+        <v>1065</v>
+      </c>
+      <c r="F333" s="16" t="s">
+        <v>1066</v>
+      </c>
+      <c r="G333" s="16" t="s">
+        <v>1067</v>
+      </c>
+      <c r="H333" s="5"/>
+    </row>
+    <row r="334" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A334" s="6" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B334" s="25" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C334" s="7"/>
+      <c r="D334" s="6" t="s">
+        <v>356</v>
+      </c>
+      <c r="E334" s="8" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F334" s="16" t="s">
+        <v>1071</v>
+      </c>
+      <c r="G334" s="16" t="s">
+        <v>136</v>
+      </c>
+      <c r="H334" s="5"/>
+    </row>
+    <row r="335" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A335" s="6" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B335" s="25" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C335" s="7" t="s">
+        <v>1073</v>
+      </c>
+      <c r="D335" s="6" t="s">
         <v>416</v>
       </c>
-      <c r="E5" s="5" t="s">
-[...13 lines deleted...]
-      <c r="C6" s="4" t="s">
+      <c r="E335" s="8" t="s">
+        <v>1074</v>
+      </c>
+      <c r="F335" s="16" t="s">
+        <v>1075</v>
+      </c>
+      <c r="G335" s="16" t="s">
+        <v>233</v>
+      </c>
+      <c r="H335" s="5"/>
+    </row>
+    <row r="336" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A336" s="6" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B336" s="25" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C336" s="7"/>
+      <c r="D336" s="7">
+        <v>1996</v>
+      </c>
+      <c r="E336" s="8" t="s">
+        <v>1078</v>
+      </c>
+      <c r="F336" s="16" t="s">
+        <v>1079</v>
+      </c>
+      <c r="G336" s="16" t="s">
+        <v>256</v>
+      </c>
+      <c r="H336" s="5"/>
+    </row>
+    <row r="337" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A337" s="7" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B337" s="11">
+        <v>911</v>
+      </c>
+      <c r="C337" s="7"/>
+      <c r="D337" s="8">
+        <v>1991</v>
+      </c>
+      <c r="E337" s="7" t="s">
+        <v>1081</v>
+      </c>
+      <c r="F337" s="16" t="s">
+        <v>1082</v>
+      </c>
+      <c r="G337" s="16" t="s">
+        <v>41</v>
+      </c>
+      <c r="H337" s="5"/>
+    </row>
+    <row r="338" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A338" s="7" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B338" s="25" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C338" s="7"/>
+      <c r="D338" s="8">
+        <v>1992</v>
+      </c>
+      <c r="E338" s="7" t="s">
+        <v>1084</v>
+      </c>
+      <c r="F338" s="16" t="s">
+        <v>1085</v>
+      </c>
+      <c r="G338" s="16" t="s">
+        <v>36</v>
+      </c>
+      <c r="H338" s="5"/>
+    </row>
+    <row r="339" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A339" s="6" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B339" s="25" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C339" s="7"/>
+      <c r="D339" s="6" t="s">
+        <v>489</v>
+      </c>
+      <c r="E339" s="8" t="s">
+        <v>1086</v>
+      </c>
+      <c r="F339" s="16" t="s">
+        <v>1087</v>
+      </c>
+      <c r="G339" s="16" t="s">
+        <v>1087</v>
+      </c>
+      <c r="H339" s="5"/>
+    </row>
+    <row r="340" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A340" s="6" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B340" s="11">
+        <v>911</v>
+      </c>
+      <c r="C340" s="7"/>
+      <c r="D340" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="E340" s="8" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F340" s="16" t="s">
+        <v>1089</v>
+      </c>
+      <c r="G340" s="16" t="s">
+        <v>61</v>
+      </c>
+      <c r="H340" s="5"/>
+    </row>
+    <row r="341" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A341" s="6" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B341" s="25" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C341" s="7"/>
+      <c r="D341" s="7">
+        <v>2001</v>
+      </c>
+      <c r="E341" s="8" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F341" s="16" t="s">
+        <v>1092</v>
+      </c>
+      <c r="G341" s="16" t="s">
+        <v>61</v>
+      </c>
+      <c r="H341" s="5"/>
+    </row>
+    <row r="342" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A342" s="6" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B342" s="25" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C342" s="7" t="s">
+        <v>1093</v>
+      </c>
+      <c r="D342" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="E342" s="8" t="s">
+        <v>1094</v>
+      </c>
+      <c r="F342" s="16" t="s">
+        <v>1095</v>
+      </c>
+      <c r="G342" s="16" t="s">
+        <v>51</v>
+      </c>
+      <c r="H342" s="5"/>
+    </row>
+    <row r="343" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A343" s="6" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B343" s="25" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C343" s="7" t="s">
+        <v>1093</v>
+      </c>
+      <c r="D343" s="7">
+        <v>2004</v>
+      </c>
+      <c r="E343" s="8" t="s">
+        <v>1097</v>
+      </c>
+      <c r="F343" s="16" t="s">
+        <v>1098</v>
+      </c>
+      <c r="G343" s="16" t="s">
+        <v>51</v>
+      </c>
+      <c r="H343" s="5"/>
+    </row>
+    <row r="344" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A344" s="6" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B344" s="25" t="s">
+        <v>1099</v>
+      </c>
+      <c r="C344" s="7"/>
+      <c r="D344" s="6" t="s">
+        <v>416</v>
+      </c>
+      <c r="E344" s="8" t="s">
+        <v>1100</v>
+      </c>
+      <c r="F344" s="16" t="s">
+        <v>1101</v>
+      </c>
+      <c r="G344" s="16" t="s">
+        <v>598</v>
+      </c>
+      <c r="H344" s="5"/>
+    </row>
+    <row r="345" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A345" s="7" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B345" s="11" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C345" s="6" t="s">
+        <v>1103</v>
+      </c>
+      <c r="D345" s="8" t="s">
+        <v>474</v>
+      </c>
+      <c r="E345" s="7" t="s">
+        <v>1104</v>
+      </c>
+      <c r="F345" s="16" t="s">
+        <v>1105</v>
+      </c>
+      <c r="G345" s="16" t="s">
+        <v>41</v>
+      </c>
+      <c r="H345" s="5"/>
+    </row>
+    <row r="346" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A346" s="6" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B346" s="11">
+        <v>911</v>
+      </c>
+      <c r="C346" s="7">
+        <v>997</v>
+      </c>
+      <c r="D346" s="7">
+        <v>2009</v>
+      </c>
+      <c r="E346" s="8" t="s">
+        <v>1106</v>
+      </c>
+      <c r="F346" s="16" t="s">
+        <v>1107</v>
+      </c>
+      <c r="G346" s="16" t="s">
+        <v>36</v>
+      </c>
+      <c r="H346" s="5"/>
+    </row>
+    <row r="347" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A347" s="7" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B347" s="11">
+        <v>918</v>
+      </c>
+      <c r="C347" s="7"/>
+      <c r="D347" s="8">
+        <v>2015</v>
+      </c>
+      <c r="E347" s="7" t="s">
+        <v>1108</v>
+      </c>
+      <c r="F347" s="16" t="s">
+        <v>1109</v>
+      </c>
+      <c r="G347" s="13" t="s">
+        <v>1292</v>
+      </c>
+      <c r="H347" s="5"/>
+    </row>
+    <row r="348" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A348" s="6" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B348" s="11">
+        <v>928</v>
+      </c>
+      <c r="C348" s="7"/>
+      <c r="D348" s="6" t="s">
+        <v>378</v>
+      </c>
+      <c r="E348" s="8" t="s">
+        <v>1110</v>
+      </c>
+      <c r="F348" s="16" t="s">
+        <v>1111</v>
+      </c>
+      <c r="G348" s="16" t="s">
+        <v>492</v>
+      </c>
+      <c r="H348" s="5"/>
+    </row>
+    <row r="349" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A349" s="6" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B349" s="11">
+        <v>928</v>
+      </c>
+      <c r="C349" s="26"/>
+      <c r="D349" s="6" t="s">
+        <v>235</v>
+      </c>
+      <c r="E349" s="8" t="s">
+        <v>1112</v>
+      </c>
+      <c r="F349" s="16" t="s">
+        <v>1113</v>
+      </c>
+      <c r="G349" s="16" t="s">
+        <v>492</v>
+      </c>
+      <c r="H349" s="5"/>
+    </row>
+    <row r="350" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A350" s="6" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B350" s="25" t="s">
+        <v>1114</v>
+      </c>
+      <c r="C350" s="7"/>
+      <c r="D350" s="6" t="s">
+        <v>672</v>
+      </c>
+      <c r="E350" s="8" t="s">
+        <v>1115</v>
+      </c>
+      <c r="F350" s="16" t="s">
+        <v>1116</v>
+      </c>
+      <c r="G350" s="16" t="s">
+        <v>118</v>
+      </c>
+      <c r="H350" s="5"/>
+    </row>
+    <row r="351" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A351" s="6" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B351" s="25" t="s">
+        <v>1114</v>
+      </c>
+      <c r="C351" s="7"/>
+      <c r="D351" s="7">
+        <v>2002</v>
+      </c>
+      <c r="E351" s="8" t="s">
+        <v>1115</v>
+      </c>
+      <c r="F351" s="16" t="s">
+        <v>1116</v>
+      </c>
+      <c r="G351" s="16" t="s">
+        <v>118</v>
+      </c>
+      <c r="H351" s="5"/>
+    </row>
+    <row r="352" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A352" s="6" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B352" s="25" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C352" s="7"/>
+      <c r="D352" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="E352" s="8" t="s">
+        <v>1118</v>
+      </c>
+      <c r="F352" s="16" t="s">
+        <v>1119</v>
+      </c>
+      <c r="G352" s="16" t="s">
+        <v>598</v>
+      </c>
+      <c r="H352" s="5"/>
+    </row>
+    <row r="353" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A353" s="6" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B353" s="25" t="s">
+        <v>1120</v>
+      </c>
+      <c r="C353" s="7"/>
+      <c r="D353" s="7">
+        <v>2006</v>
+      </c>
+      <c r="E353" s="8" t="s">
+        <v>1121</v>
+      </c>
+      <c r="F353" s="16" t="s">
+        <v>1122</v>
+      </c>
+      <c r="G353" s="16" t="s">
+        <v>41</v>
+      </c>
+      <c r="H353" s="5"/>
+    </row>
+    <row r="354" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A354" s="6" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B354" s="25" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C354" s="7"/>
+      <c r="D354" s="7">
+        <v>2009</v>
+      </c>
+      <c r="E354" s="8" t="s">
+        <v>1124</v>
+      </c>
+      <c r="F354" s="16" t="s">
+        <v>1125</v>
+      </c>
+      <c r="G354" s="16" t="s">
+        <v>36</v>
+      </c>
+      <c r="H354" s="5"/>
+    </row>
+    <row r="355" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A355" s="6" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B355" s="25" t="s">
+        <v>1126</v>
+      </c>
+      <c r="C355" s="7" t="s">
+        <v>1127</v>
+      </c>
+      <c r="D355" s="7">
+        <v>2001</v>
+      </c>
+      <c r="E355" s="8" t="s">
+        <v>1128</v>
+      </c>
+      <c r="F355" s="16" t="s">
+        <v>1129</v>
+      </c>
+      <c r="G355" s="16" t="s">
+        <v>1129</v>
+      </c>
+      <c r="H355" s="5"/>
+    </row>
+    <row r="356" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A356" s="6" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B356" s="25" t="s">
+        <v>1126</v>
+      </c>
+      <c r="C356" s="7"/>
+      <c r="D356" s="7">
+        <v>2002</v>
+      </c>
+      <c r="E356" s="8" t="s">
+        <v>1130</v>
+      </c>
+      <c r="F356" s="16" t="s">
+        <v>1129</v>
+      </c>
+      <c r="G356" s="16" t="s">
+        <v>1129</v>
+      </c>
+      <c r="H356" s="5"/>
+    </row>
+    <row r="357" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A357" s="6" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B357" s="25" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C357" s="7"/>
+      <c r="D357" s="7">
+        <v>2012</v>
+      </c>
+      <c r="E357" s="8" t="s">
+        <v>1132</v>
+      </c>
+      <c r="F357" s="16" t="s">
+        <v>1133</v>
+      </c>
+      <c r="G357" s="16" t="s">
+        <v>36</v>
+      </c>
+      <c r="H357" s="5"/>
+    </row>
+    <row r="358" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A358" s="7" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B358" s="11" t="s">
+        <v>1134</v>
+      </c>
+      <c r="C358" s="7"/>
+      <c r="D358" s="8">
+        <v>2013</v>
+      </c>
+      <c r="E358" s="7" t="s">
+        <v>1135</v>
+      </c>
+      <c r="F358" s="16" t="s">
+        <v>1136</v>
+      </c>
+      <c r="G358" s="16" t="s">
+        <v>105</v>
+      </c>
+      <c r="H358" s="5"/>
+    </row>
+    <row r="359" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A359" s="7" t="s">
+        <v>1137</v>
+      </c>
+      <c r="B359" s="11" t="s">
+        <v>1138</v>
+      </c>
+      <c r="C359" s="27" t="s">
+        <v>1139</v>
+      </c>
+      <c r="D359" s="7">
+        <v>2001</v>
+      </c>
+      <c r="E359" s="8" t="s">
+        <v>534</v>
+      </c>
+      <c r="F359" s="16" t="s">
+        <v>535</v>
+      </c>
+      <c r="G359" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="D6" s="4" t="s">
-[...13 lines deleted...]
-      <c r="B7" s="2" t="s">
+      <c r="H359" s="5"/>
+    </row>
+    <row r="360" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A360" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="B360" s="11" t="s">
+        <v>1141</v>
+      </c>
+      <c r="C360" s="7" t="s">
+        <v>1142</v>
+      </c>
+      <c r="D360" s="8">
+        <v>1991</v>
+      </c>
+      <c r="E360" s="7" t="s">
+        <v>1143</v>
+      </c>
+      <c r="F360" s="16" t="s">
+        <v>1144</v>
+      </c>
+      <c r="G360" s="16" t="s">
+        <v>31</v>
+      </c>
+      <c r="H360" s="5"/>
+    </row>
+    <row r="361" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A361" s="6" t="s">
+        <v>1145</v>
+      </c>
+      <c r="B361" s="25" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C361" s="7"/>
+      <c r="D361" s="7">
+        <v>2004</v>
+      </c>
+      <c r="E361" s="8" t="s">
+        <v>1147</v>
+      </c>
+      <c r="F361" s="16" t="s">
+        <v>1148</v>
+      </c>
+      <c r="G361" s="16" t="s">
+        <v>162</v>
+      </c>
+      <c r="H361" s="5"/>
+    </row>
+    <row r="362" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A362" s="6" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B362" s="11" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C362" s="7"/>
+      <c r="D362" s="7">
+        <v>2003</v>
+      </c>
+      <c r="E362" s="8" t="s">
+        <v>1151</v>
+      </c>
+      <c r="F362" s="16" t="s">
+        <v>1152</v>
+      </c>
+      <c r="G362" s="16" t="s">
+        <v>51</v>
+      </c>
+      <c r="H362" s="5"/>
+    </row>
+    <row r="363" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A363" s="6" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B363" s="25" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C363" s="7"/>
+      <c r="D363" s="6" t="s">
+        <v>370</v>
+      </c>
+      <c r="E363" s="8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="F363" s="16" t="s">
+        <v>1155</v>
+      </c>
+      <c r="G363" s="16" t="s">
+        <v>1156</v>
+      </c>
+      <c r="H363" s="5"/>
+    </row>
+    <row r="364" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A364" s="6" t="s">
+        <v>1157</v>
+      </c>
+      <c r="B364" s="25" t="s">
+        <v>1158</v>
+      </c>
+      <c r="C364" s="11" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D364" s="7">
+        <v>2005</v>
+      </c>
+      <c r="E364" s="8" t="s">
+        <v>1160</v>
+      </c>
+      <c r="F364" s="16" t="s">
+        <v>1161</v>
+      </c>
+      <c r="G364" s="16" t="s">
+        <v>598</v>
+      </c>
+      <c r="H364" s="5"/>
+    </row>
+    <row r="365" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A365" s="6" t="s">
+        <v>1157</v>
+      </c>
+      <c r="B365" s="25" t="s">
+        <v>1158</v>
+      </c>
+      <c r="C365" s="11" t="s">
+        <v>1162</v>
+      </c>
+      <c r="D365" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="E365" s="8" t="s">
+        <v>1163</v>
+      </c>
+      <c r="F365" s="16" t="s">
+        <v>1164</v>
+      </c>
+      <c r="G365" s="16" t="s">
+        <v>1165</v>
+      </c>
+      <c r="H365" s="5"/>
+    </row>
+    <row r="366" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A366" s="6" t="s">
+        <v>1157</v>
+      </c>
+      <c r="B366" s="25" t="s">
+        <v>1158</v>
+      </c>
+      <c r="C366" s="11" t="s">
+        <v>1162</v>
+      </c>
+      <c r="D366" s="7">
+        <v>2006</v>
+      </c>
+      <c r="E366" s="8" t="s">
+        <v>1166</v>
+      </c>
+      <c r="F366" s="16" t="s">
+        <v>1167</v>
+      </c>
+      <c r="G366" s="16" t="s">
+        <v>215</v>
+      </c>
+      <c r="H366" s="5"/>
+    </row>
+    <row r="367" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A367" s="6" t="s">
+        <v>1157</v>
+      </c>
+      <c r="B367" s="25" t="s">
+        <v>1158</v>
+      </c>
+      <c r="C367" s="11" t="s">
+        <v>1162</v>
+      </c>
+      <c r="D367" s="7">
+        <v>2007</v>
+      </c>
+      <c r="E367" s="8" t="s">
+        <v>1168</v>
+      </c>
+      <c r="F367" s="16" t="s">
+        <v>1169</v>
+      </c>
+      <c r="G367" s="18" t="s">
+        <v>143</v>
+      </c>
+      <c r="H367" s="5"/>
+    </row>
+    <row r="368" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A368" s="6" t="s">
+        <v>1170</v>
+      </c>
+      <c r="B368" s="25" t="s">
+        <v>1171</v>
+      </c>
+      <c r="C368" s="7"/>
+      <c r="D368" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="E368" s="8" t="s">
+        <v>1172</v>
+      </c>
+      <c r="F368" s="16" t="s">
+        <v>1173</v>
+      </c>
+      <c r="G368" s="13" t="s">
+        <v>1292</v>
+      </c>
+      <c r="H368" s="5"/>
+    </row>
+    <row r="369" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A369" s="7" t="s">
+        <v>1174</v>
+      </c>
+      <c r="B369" s="11" t="s">
+        <v>1175</v>
+      </c>
+      <c r="C369" s="11"/>
+      <c r="D369" s="6" t="s">
+        <v>1176</v>
+      </c>
+      <c r="E369" s="8" t="s">
+        <v>1177</v>
+      </c>
+      <c r="F369" s="16" t="s">
+        <v>1178</v>
+      </c>
+      <c r="G369" s="16" t="s">
+        <v>101</v>
+      </c>
+      <c r="H369" s="5"/>
+    </row>
+    <row r="370" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A370" s="7" t="s">
+        <v>1174</v>
+      </c>
+      <c r="B370" s="11" t="s">
+        <v>1175</v>
+      </c>
+      <c r="C370" s="7"/>
+      <c r="D370" s="6" t="s">
+        <v>1179</v>
+      </c>
+      <c r="E370" s="8" t="s">
+        <v>1180</v>
+      </c>
+      <c r="F370" s="16" t="s">
+        <v>1181</v>
+      </c>
+      <c r="G370" s="16" t="s">
+        <v>31</v>
+      </c>
+      <c r="H370" s="5"/>
+    </row>
+    <row r="371" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A371" s="7" t="s">
+        <v>1174</v>
+      </c>
+      <c r="B371" s="25" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C371" s="7"/>
+      <c r="D371" s="6" t="s">
+        <v>209</v>
+      </c>
+      <c r="E371" s="8" t="s">
+        <v>1183</v>
+      </c>
+      <c r="F371" s="16" t="s">
+        <v>1184</v>
+      </c>
+      <c r="G371" s="16" t="s">
+        <v>345</v>
+      </c>
+      <c r="H371" s="5"/>
+    </row>
+    <row r="372" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A372" s="7" t="s">
+        <v>1174</v>
+      </c>
+      <c r="B372" s="25" t="s">
+        <v>1185</v>
+      </c>
+      <c r="C372" s="7"/>
+      <c r="D372" s="6" t="s">
+        <v>538</v>
+      </c>
+      <c r="E372" s="8" t="s">
+        <v>1186</v>
+      </c>
+      <c r="F372" s="16" t="s">
+        <v>1187</v>
+      </c>
+      <c r="G372" s="16" t="s">
+        <v>1187</v>
+      </c>
+      <c r="H372" s="5"/>
+    </row>
+    <row r="373" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A373" s="7" t="s">
+        <v>1174</v>
+      </c>
+      <c r="B373" s="25" t="s">
+        <v>1188</v>
+      </c>
+      <c r="C373" s="7"/>
+      <c r="D373" s="6" t="s">
+        <v>733</v>
+      </c>
+      <c r="E373" s="8" t="s">
+        <v>1189</v>
+      </c>
+      <c r="F373" s="16" t="s">
+        <v>1190</v>
+      </c>
+      <c r="G373" s="16" t="s">
+        <v>492</v>
+      </c>
+      <c r="H373" s="5"/>
+    </row>
+    <row r="374" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A374" s="7" t="s">
+        <v>1174</v>
+      </c>
+      <c r="B374" s="25" t="s">
+        <v>1188</v>
+      </c>
+      <c r="C374" s="7"/>
+      <c r="D374" s="6" t="s">
+        <v>374</v>
+      </c>
+      <c r="E374" s="8" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F374" s="16" t="s">
+        <v>1192</v>
+      </c>
+      <c r="G374" s="16" t="s">
+        <v>159</v>
+      </c>
+      <c r="H374" s="5"/>
+    </row>
+    <row r="375" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A375" s="7" t="s">
+        <v>1193</v>
+      </c>
+      <c r="B375" s="11" t="s">
+        <v>1194</v>
+      </c>
+      <c r="C375" s="27" t="s">
+        <v>1195</v>
+      </c>
+      <c r="D375" s="8" t="s">
+        <v>1196</v>
+      </c>
+      <c r="E375" s="7" t="s">
+        <v>1197</v>
+      </c>
+      <c r="F375" s="16" t="s">
+        <v>1198</v>
+      </c>
+      <c r="G375" s="13" t="s">
+        <v>1292</v>
+      </c>
+      <c r="H375" s="5"/>
+    </row>
+    <row r="376" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A376" s="6" t="s">
+        <v>1199</v>
+      </c>
+      <c r="B376" s="25" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C376" s="7"/>
+      <c r="D376" s="7">
+        <v>2011</v>
+      </c>
+      <c r="E376" s="8" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F376" s="16" t="s">
+        <v>1202</v>
+      </c>
+      <c r="G376" s="16" t="s">
+        <v>36</v>
+      </c>
+      <c r="H376" s="5"/>
+    </row>
+    <row r="377" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A377" s="6" t="s">
+        <v>1203</v>
+      </c>
+      <c r="B377" s="25" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C377" s="7"/>
+      <c r="D377" s="7">
+        <v>1998</v>
+      </c>
+      <c r="E377" s="8" t="s">
+        <v>1205</v>
+      </c>
+      <c r="F377" s="16" t="s">
+        <v>1206</v>
+      </c>
+      <c r="G377" s="16" t="s">
+        <v>162</v>
+      </c>
+      <c r="H377" s="5"/>
+    </row>
+    <row r="378" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A378" s="6" t="s">
+        <v>1203</v>
+      </c>
+      <c r="B378" s="25" t="s">
+        <v>1207</v>
+      </c>
+      <c r="C378" s="7"/>
+      <c r="D378" s="6" t="s">
+        <v>521</v>
+      </c>
+      <c r="E378" s="8" t="s">
         <v>1208</v>
       </c>
-      <c r="C7" s="3"/>
-[...146 lines deleted...]
-      <c r="D15" s="4" t="s">
+      <c r="F378" s="16" t="s">
+        <v>1209</v>
+      </c>
+      <c r="G378" s="16" t="s">
+        <v>153</v>
+      </c>
+      <c r="H378" s="5"/>
+    </row>
+    <row r="379" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A379" s="6" t="s">
+        <v>1203</v>
+      </c>
+      <c r="B379" s="25" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C379" s="7"/>
+      <c r="D379" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="E15" s="6" t="s">
-[...14 lines deleted...]
-      <c r="D16" s="3">
+      <c r="E379" s="8" t="s">
+        <v>1211</v>
+      </c>
+      <c r="F379" s="16" t="s">
+        <v>1212</v>
+      </c>
+      <c r="G379" s="16" t="s">
+        <v>1213</v>
+      </c>
+      <c r="H379" s="5"/>
+    </row>
+    <row r="380" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A380" s="6" t="s">
+        <v>1203</v>
+      </c>
+      <c r="B380" s="25" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C380" s="6" t="s">
+        <v>1215</v>
+      </c>
+      <c r="D380" s="6" t="s">
+        <v>1176</v>
+      </c>
+      <c r="E380" s="8" t="s">
+        <v>1216</v>
+      </c>
+      <c r="F380" s="16" t="s">
+        <v>1217</v>
+      </c>
+      <c r="G380" s="16" t="s">
+        <v>648</v>
+      </c>
+      <c r="H380" s="5"/>
+    </row>
+    <row r="381" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A381" s="6" t="s">
+        <v>1203</v>
+      </c>
+      <c r="B381" s="25" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C381" s="7"/>
+      <c r="D381" s="6" t="s">
+        <v>1219</v>
+      </c>
+      <c r="E381" s="8" t="s">
+        <v>1220</v>
+      </c>
+      <c r="F381" s="16" t="s">
+        <v>1221</v>
+      </c>
+      <c r="G381" s="16" t="s">
+        <v>238</v>
+      </c>
+      <c r="H381" s="5"/>
+    </row>
+    <row r="382" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A382" s="6" t="s">
+        <v>1203</v>
+      </c>
+      <c r="B382" s="25" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C382" s="7"/>
+      <c r="D382" s="7">
+        <v>1996</v>
+      </c>
+      <c r="E382" s="8" t="s">
+        <v>1223</v>
+      </c>
+      <c r="F382" s="16" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G382" s="16" t="s">
+        <v>71</v>
+      </c>
+      <c r="H382" s="5"/>
+    </row>
+    <row r="383" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A383" s="6" t="s">
+        <v>1203</v>
+      </c>
+      <c r="B383" s="25" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C383" s="7"/>
+      <c r="D383" s="7">
+        <v>2005</v>
+      </c>
+      <c r="E383" s="8" t="s">
+        <v>1225</v>
+      </c>
+      <c r="F383" s="16" t="s">
+        <v>1226</v>
+      </c>
+      <c r="G383" s="16" t="s">
+        <v>1226</v>
+      </c>
+      <c r="H383" s="5"/>
+    </row>
+    <row r="384" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A384" s="6" t="s">
+        <v>1227</v>
+      </c>
+      <c r="B384" s="25" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C384" s="7"/>
+      <c r="D384" s="6" t="s">
+        <v>167</v>
+      </c>
+      <c r="E384" s="8" t="s">
+        <v>1229</v>
+      </c>
+      <c r="F384" s="16" t="s">
+        <v>1230</v>
+      </c>
+      <c r="G384" s="16" t="s">
+        <v>153</v>
+      </c>
+      <c r="H384" s="5"/>
+    </row>
+    <row r="385" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A385" s="7" t="s">
+        <v>1231</v>
+      </c>
+      <c r="B385" s="11" t="s">
+        <v>1232</v>
+      </c>
+      <c r="C385" s="7"/>
+      <c r="D385" s="7">
+        <v>2017</v>
+      </c>
+      <c r="E385" s="8" t="s">
+        <v>1233</v>
+      </c>
+      <c r="F385" s="16" t="s">
+        <v>1234</v>
+      </c>
+      <c r="G385" s="16" t="s">
+        <v>1067</v>
+      </c>
+      <c r="H385" s="5"/>
+    </row>
+    <row r="386" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A386" s="7" t="s">
+        <v>1235</v>
+      </c>
+      <c r="B386" s="11" t="s">
+        <v>1236</v>
+      </c>
+      <c r="C386" s="7"/>
+      <c r="D386" s="7" t="s">
+        <v>465</v>
+      </c>
+      <c r="E386" s="8" t="s">
+        <v>1237</v>
+      </c>
+      <c r="F386" s="16" t="s">
+        <v>1238</v>
+      </c>
+      <c r="G386" s="18" t="s">
+        <v>1067</v>
+      </c>
+      <c r="H386" s="5"/>
+    </row>
+    <row r="387" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A387" s="6" t="s">
+        <v>1239</v>
+      </c>
+      <c r="B387" s="25" t="s">
+        <v>1240</v>
+      </c>
+      <c r="C387" s="7"/>
+      <c r="D387" s="7">
+        <v>1999</v>
+      </c>
+      <c r="E387" s="8" t="s">
+        <v>1241</v>
+      </c>
+      <c r="F387" s="16" t="s">
+        <v>1242</v>
+      </c>
+      <c r="G387" s="16" t="s">
+        <v>648</v>
+      </c>
+      <c r="H387" s="5"/>
+    </row>
+    <row r="388" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A388" s="6" t="s">
+        <v>1239</v>
+      </c>
+      <c r="B388" s="25" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C388" s="7"/>
+      <c r="D388" s="7">
+        <v>2005</v>
+      </c>
+      <c r="E388" s="8" t="s">
+        <v>1244</v>
+      </c>
+      <c r="F388" s="16" t="s">
+        <v>1245</v>
+      </c>
+      <c r="G388" s="16" t="s">
+        <v>332</v>
+      </c>
+      <c r="H388" s="5"/>
+    </row>
+    <row r="389" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A389" s="6" t="s">
+        <v>1239</v>
+      </c>
+      <c r="B389" s="25" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C389" s="7"/>
+      <c r="D389" s="6" t="s">
+        <v>657</v>
+      </c>
+      <c r="E389" s="8" t="s">
+        <v>1247</v>
+      </c>
+      <c r="F389" s="16" t="s">
+        <v>1248</v>
+      </c>
+      <c r="G389" s="16" t="s">
+        <v>1249</v>
+      </c>
+      <c r="H389" s="5"/>
+    </row>
+    <row r="390" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A390" s="6" t="s">
+        <v>1239</v>
+      </c>
+      <c r="B390" s="25" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C390" s="6" t="s">
+        <v>1251</v>
+      </c>
+      <c r="D390" s="7">
+        <v>2004</v>
+      </c>
+      <c r="E390" s="8" t="s">
+        <v>1252</v>
+      </c>
+      <c r="F390" s="16" t="s">
+        <v>1253</v>
+      </c>
+      <c r="G390" s="16" t="s">
+        <v>143</v>
+      </c>
+      <c r="H390" s="5"/>
+    </row>
+    <row r="391" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A391" s="7" t="s">
+        <v>1239</v>
+      </c>
+      <c r="B391" s="11" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C391" s="7"/>
+      <c r="D391" s="8">
+        <v>1991</v>
+      </c>
+      <c r="E391" s="7" t="s">
+        <v>1255</v>
+      </c>
+      <c r="F391" s="16" t="s">
+        <v>1256</v>
+      </c>
+      <c r="G391" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="H391" s="5"/>
+    </row>
+    <row r="392" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A392" s="6" t="s">
+        <v>1257</v>
+      </c>
+      <c r="B392" s="25" t="s">
+        <v>1258</v>
+      </c>
+      <c r="C392" s="7"/>
+      <c r="D392" s="6" t="s">
+        <v>521</v>
+      </c>
+      <c r="E392" s="8" t="s">
+        <v>1259</v>
+      </c>
+      <c r="F392" s="16" t="s">
+        <v>1260</v>
+      </c>
+      <c r="G392" s="16" t="s">
+        <v>345</v>
+      </c>
+      <c r="H392" s="5"/>
+    </row>
+    <row r="393" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A393" s="6" t="s">
+        <v>1257</v>
+      </c>
+      <c r="B393" s="25" t="s">
+        <v>1261</v>
+      </c>
+      <c r="C393" s="7"/>
+      <c r="D393" s="7">
         <v>2000</v>
       </c>
-      <c r="E16" s="6" t="s">
-[...86 lines deleted...]
-      <c r="D21" s="3">
+      <c r="E393" s="8" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F393" s="16" t="s">
+        <v>1263</v>
+      </c>
+      <c r="G393" s="16" t="s">
+        <v>51</v>
+      </c>
+      <c r="H393" s="5"/>
+    </row>
+    <row r="394" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A394" s="6" t="s">
+        <v>1257</v>
+      </c>
+      <c r="B394" s="25" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C394" s="7"/>
+      <c r="D394" s="6" t="s">
+        <v>1265</v>
+      </c>
+      <c r="E394" s="8" t="s">
+        <v>1266</v>
+      </c>
+      <c r="F394" s="16" t="s">
+        <v>1267</v>
+      </c>
+      <c r="G394" s="16" t="s">
+        <v>71</v>
+      </c>
+      <c r="H394" s="5"/>
+    </row>
+    <row r="395" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A395" s="6" t="s">
+        <v>1268</v>
+      </c>
+      <c r="B395" s="25" t="s">
+        <v>1269</v>
+      </c>
+      <c r="C395" s="7"/>
+      <c r="D395" s="6" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E395" s="8" t="s">
+        <v>1271</v>
+      </c>
+      <c r="F395" s="16" t="s">
+        <v>1272</v>
+      </c>
+      <c r="G395" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="H395" s="5"/>
+    </row>
+    <row r="396" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A396" s="6" t="s">
+        <v>1273</v>
+      </c>
+      <c r="B396" s="25" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C396" s="7"/>
+      <c r="D396" s="6" t="s">
+        <v>1275</v>
+      </c>
+      <c r="E396" s="8" t="s">
+        <v>1276</v>
+      </c>
+      <c r="F396" s="16" t="s">
+        <v>1277</v>
+      </c>
+      <c r="G396" s="16" t="s">
+        <v>233</v>
+      </c>
+      <c r="H396" s="5"/>
+    </row>
+    <row r="397" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A397" s="6" t="s">
+        <v>1273</v>
+      </c>
+      <c r="B397" s="25" t="s">
+        <v>1278</v>
+      </c>
+      <c r="C397" s="7"/>
+      <c r="D397" s="7">
+        <v>2002</v>
+      </c>
+      <c r="E397" s="8" t="s">
+        <v>1279</v>
+      </c>
+      <c r="F397" s="18" t="s">
+        <v>1280</v>
+      </c>
+      <c r="G397" s="16" t="s">
+        <v>267</v>
+      </c>
+      <c r="H397" s="5"/>
+    </row>
+    <row r="398" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A398" s="6" t="s">
+        <v>1273</v>
+      </c>
+      <c r="B398" s="25" t="s">
+        <v>1281</v>
+      </c>
+      <c r="C398" s="7"/>
+      <c r="D398" s="7">
         <v>2000</v>
       </c>
-      <c r="E21" s="6" t="s">
-[...2511 lines deleted...]
-      <c r="E160" s="6" t="s">
+      <c r="E398" s="8" t="s">
+        <v>1282</v>
+      </c>
+      <c r="F398" s="16" t="s">
+        <v>1283</v>
+      </c>
+      <c r="G398" s="16" t="s">
+        <v>256</v>
+      </c>
+      <c r="H398" s="5"/>
+    </row>
+    <row r="399" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A399" s="6" t="s">
+        <v>1273</v>
+      </c>
+      <c r="B399" s="25" t="s">
+        <v>1284</v>
+      </c>
+      <c r="C399" s="7"/>
+      <c r="D399" s="6" t="s">
         <v>733</v>
       </c>
-      <c r="F160" s="4" t="s">
-[...1243 lines deleted...]
-      <c r="F229" s="4" t="s">
+      <c r="E399" s="8" t="s">
+        <v>1285</v>
+      </c>
+      <c r="F399" s="16" t="s">
+        <v>1286</v>
+      </c>
+      <c r="G399" s="16" t="s">
         <v>238</v>
       </c>
-    </row>
-[...3194 lines deleted...]
-      </c>
+      <c r="H399" s="5"/>
+    </row>
+    <row r="400" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A400" s="5"/>
+    </row>
+    <row r="401" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A401" s="5"/>
+    </row>
+    <row r="402" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A402" s="5"/>
+    </row>
+    <row r="403" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A403" s="5"/>
+    </row>
+    <row r="404" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A404" s="5"/>
+    </row>
+    <row r="405" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A405" s="5"/>
+    </row>
+    <row r="406" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A406" s="5"/>
+    </row>
+    <row r="407" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A407" s="5"/>
+    </row>
+    <row r="408" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A408" s="5"/>
+    </row>
+    <row r="409" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A409" s="5"/>
+    </row>
+    <row r="410" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A410" s="5"/>
+    </row>
+    <row r="411" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A411" s="5"/>
+    </row>
+    <row r="412" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A412" s="5"/>
+    </row>
+    <row r="413" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A413" s="5"/>
+    </row>
+    <row r="414" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A414" s="5"/>
+    </row>
+    <row r="415" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A415" s="5"/>
+    </row>
+    <row r="416" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A416" s="5"/>
+    </row>
+    <row r="417" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A417" s="5"/>
+    </row>
+    <row r="418" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A418" s="5"/>
+    </row>
+    <row r="419" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A419" s="5"/>
+    </row>
+    <row r="420" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A420" s="5"/>
+    </row>
+    <row r="421" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A421" s="5"/>
+    </row>
+    <row r="422" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A422" s="5"/>
+    </row>
+    <row r="423" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A423" s="5"/>
+    </row>
+    <row r="424" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A424" s="5"/>
+    </row>
+    <row r="425" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A425" s="5"/>
+    </row>
+    <row r="426" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A426" s="5"/>
+    </row>
+    <row r="427" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A427" s="5"/>
+    </row>
+    <row r="428" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A428" s="5"/>
+    </row>
+    <row r="429" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A429" s="5"/>
+    </row>
+    <row r="430" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A430" s="5"/>
+    </row>
+    <row r="431" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A431" s="5"/>
+    </row>
+    <row r="432" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A432" s="5"/>
+    </row>
+    <row r="433" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A433" s="5"/>
+    </row>
+    <row r="434" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A434" s="5"/>
+    </row>
+    <row r="435" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A435" s="5"/>
+    </row>
+    <row r="436" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A436" s="5"/>
+    </row>
+    <row r="437" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A437" s="5"/>
+    </row>
+    <row r="438" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A438" s="5"/>
+    </row>
+    <row r="439" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A439" s="5"/>
+    </row>
+    <row r="440" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A440" s="5"/>
+    </row>
+    <row r="441" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A441" s="5"/>
+    </row>
+    <row r="442" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A442" s="5"/>
+    </row>
+    <row r="443" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A443" s="5"/>
+    </row>
+    <row r="444" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A444" s="5"/>
+    </row>
+    <row r="445" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A445" s="5"/>
+    </row>
+    <row r="446" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A446" s="5"/>
+    </row>
+    <row r="447" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A447" s="5"/>
+    </row>
+    <row r="448" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A448" s="5"/>
+    </row>
+    <row r="449" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A449" s="5"/>
+    </row>
+    <row r="450" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A450" s="5"/>
+    </row>
+    <row r="451" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A451" s="5"/>
+    </row>
+    <row r="452" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A452" s="5"/>
+    </row>
+    <row r="453" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A453" s="5"/>
+    </row>
+    <row r="454" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A454" s="5"/>
+    </row>
+    <row r="455" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A455" s="5"/>
+    </row>
+    <row r="456" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A456" s="5"/>
+    </row>
+    <row r="457" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A457" s="5"/>
+    </row>
+    <row r="458" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A458" s="5"/>
+    </row>
+    <row r="459" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A459" s="5"/>
+    </row>
+    <row r="460" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A460" s="5"/>
+    </row>
+    <row r="461" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A461" s="5"/>
+    </row>
+    <row r="462" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A462" s="5"/>
+    </row>
+    <row r="463" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A463" s="5"/>
+    </row>
+    <row r="464" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A464" s="5"/>
+    </row>
+    <row r="465" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A465" s="5"/>
+    </row>
+    <row r="466" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A466" s="5"/>
+    </row>
+    <row r="467" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A467" s="5"/>
+    </row>
+    <row r="468" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A468" s="5"/>
+    </row>
+    <row r="469" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A469" s="5"/>
+    </row>
+    <row r="470" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A470" s="5"/>
+    </row>
+    <row r="471" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A471" s="5"/>
+    </row>
+    <row r="472" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A472" s="5"/>
+    </row>
+    <row r="473" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A473" s="5"/>
+    </row>
+    <row r="474" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A474" s="5"/>
+    </row>
+    <row r="475" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A475" s="5"/>
+    </row>
+    <row r="476" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A476" s="5"/>
+    </row>
+    <row r="477" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A477" s="5"/>
+    </row>
+    <row r="478" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A478" s="5"/>
+    </row>
+    <row r="479" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A479" s="5"/>
+    </row>
+    <row r="480" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A480" s="5"/>
+    </row>
+    <row r="481" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A481" s="5"/>
+    </row>
+    <row r="482" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A482" s="5"/>
+    </row>
+    <row r="483" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A483" s="5"/>
+    </row>
+    <row r="484" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A484" s="5"/>
+    </row>
+    <row r="485" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A485" s="5"/>
+    </row>
+    <row r="486" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A486" s="5"/>
+    </row>
+    <row r="487" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A487" s="5"/>
+    </row>
+    <row r="488" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A488" s="5"/>
+    </row>
+    <row r="489" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A489" s="5"/>
+    </row>
+    <row r="490" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A490" s="5"/>
+    </row>
+    <row r="491" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A491" s="5"/>
+    </row>
+    <row r="492" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A492" s="5"/>
+    </row>
+    <row r="493" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A493" s="5"/>
+    </row>
+    <row r="494" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A494" s="5"/>
+    </row>
+    <row r="495" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A495" s="5"/>
+    </row>
+    <row r="496" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A496" s="5"/>
+    </row>
+    <row r="497" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A497" s="5"/>
+    </row>
+    <row r="498" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A498" s="5"/>
+    </row>
+    <row r="499" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A499" s="5"/>
+    </row>
+    <row r="500" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A500" s="5"/>
+    </row>
+    <row r="501" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A501" s="5"/>
+    </row>
+    <row r="502" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A502" s="5"/>
+    </row>
+    <row r="503" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A503" s="5"/>
+    </row>
+    <row r="504" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A504" s="5"/>
+    </row>
+    <row r="505" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A505" s="5"/>
+    </row>
+    <row r="506" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A506" s="5"/>
+    </row>
+    <row r="507" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A507" s="5"/>
+    </row>
+    <row r="508" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A508" s="5"/>
+    </row>
+    <row r="509" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A509" s="5"/>
+    </row>
+    <row r="510" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A510" s="5"/>
+    </row>
+    <row r="511" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A511" s="5"/>
+    </row>
+    <row r="512" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A512" s="5"/>
+    </row>
+    <row r="513" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A513" s="5"/>
+    </row>
+    <row r="514" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A514" s="5"/>
+    </row>
+    <row r="515" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A515" s="5"/>
+    </row>
+    <row r="516" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A516" s="5"/>
+    </row>
+    <row r="517" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A517" s="5"/>
+    </row>
+    <row r="518" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A518" s="5"/>
+    </row>
+    <row r="519" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A519" s="5"/>
+    </row>
+    <row r="520" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A520" s="5"/>
+    </row>
+    <row r="521" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A521" s="5"/>
+    </row>
+    <row r="522" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A522" s="5"/>
+    </row>
+    <row r="523" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A523" s="5"/>
+    </row>
+    <row r="524" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A524" s="5"/>
+    </row>
+    <row r="525" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A525" s="5"/>
+    </row>
+    <row r="526" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A526" s="5"/>
+    </row>
+    <row r="527" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A527" s="5"/>
+    </row>
+    <row r="528" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A528" s="5"/>
+    </row>
+    <row r="529" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A529" s="5"/>
+    </row>
+    <row r="530" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A530" s="5"/>
+    </row>
+    <row r="531" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A531" s="5"/>
+    </row>
+    <row r="532" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A532" s="5"/>
+    </row>
+    <row r="533" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A533" s="5"/>
+    </row>
+    <row r="534" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A534" s="5"/>
+    </row>
+    <row r="535" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A535" s="5"/>
+    </row>
+    <row r="536" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A536" s="5"/>
+    </row>
+    <row r="537" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A537" s="5"/>
+    </row>
+    <row r="538" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A538" s="5"/>
+    </row>
+    <row r="539" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A539" s="5"/>
+    </row>
+    <row r="540" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A540" s="5"/>
+    </row>
+    <row r="541" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A541" s="5"/>
+    </row>
+    <row r="542" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A542" s="5"/>
+    </row>
+    <row r="543" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A543" s="5"/>
+    </row>
+    <row r="544" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A544" s="5"/>
+    </row>
+    <row r="545" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A545" s="5"/>
+    </row>
+    <row r="546" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A546" s="5"/>
+    </row>
+    <row r="547" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A547" s="5"/>
+    </row>
+    <row r="548" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A548" s="5"/>
+    </row>
+    <row r="549" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A549" s="5"/>
+    </row>
+    <row r="550" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A550" s="5"/>
+    </row>
+    <row r="551" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A551" s="5"/>
+    </row>
+    <row r="552" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A552" s="5"/>
+    </row>
+    <row r="553" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A553" s="5"/>
+    </row>
+    <row r="554" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A554" s="5"/>
+    </row>
+    <row r="555" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A555" s="5"/>
+    </row>
+    <row r="556" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A556" s="5"/>
+    </row>
+    <row r="557" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A557" s="5"/>
+    </row>
+    <row r="558" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A558" s="5"/>
+    </row>
+    <row r="559" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A559" s="5"/>
+    </row>
+    <row r="560" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A560" s="5"/>
+    </row>
+    <row r="561" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A561" s="5"/>
+    </row>
+    <row r="562" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A562" s="5"/>
+    </row>
+    <row r="563" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A563" s="5"/>
+    </row>
+    <row r="564" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A564" s="5"/>
+    </row>
+    <row r="565" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A565" s="5"/>
+    </row>
+    <row r="566" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A566" s="5"/>
+    </row>
+    <row r="567" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A567" s="5"/>
+    </row>
+    <row r="568" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A568" s="5"/>
+    </row>
+    <row r="569" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A569" s="5"/>
+    </row>
+    <row r="570" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A570" s="5"/>
+    </row>
+    <row r="571" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A571" s="5"/>
+    </row>
+    <row r="572" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A572" s="5"/>
+    </row>
+    <row r="573" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A573" s="5"/>
+    </row>
+    <row r="574" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A574" s="5"/>
+    </row>
+    <row r="575" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A575" s="5"/>
+    </row>
+    <row r="576" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A576" s="5"/>
+    </row>
+    <row r="577" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A577" s="5"/>
+    </row>
+    <row r="578" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A578" s="5"/>
+    </row>
+    <row r="579" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A579" s="5"/>
+    </row>
+    <row r="580" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A580" s="5"/>
+    </row>
+    <row r="581" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A581" s="5"/>
+    </row>
+    <row r="582" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A582" s="5"/>
+    </row>
+    <row r="583" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A583" s="5"/>
+    </row>
+    <row r="584" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A584" s="5"/>
+    </row>
+    <row r="585" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A585" s="5"/>
+    </row>
+    <row r="586" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A586" s="5"/>
+    </row>
+    <row r="587" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A587" s="5"/>
+    </row>
+    <row r="588" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A588" s="5"/>
+    </row>
+    <row r="589" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A589" s="5"/>
+    </row>
+    <row r="590" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A590" s="5"/>
+    </row>
+    <row r="591" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A591" s="5"/>
+    </row>
+    <row r="592" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A592" s="5"/>
+    </row>
+    <row r="593" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A593" s="5"/>
+    </row>
+    <row r="594" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A594" s="5"/>
+    </row>
+    <row r="595" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A595" s="5"/>
+    </row>
+    <row r="596" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A596" s="5"/>
+    </row>
+    <row r="597" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A597" s="5"/>
+    </row>
+    <row r="598" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A598" s="5"/>
+    </row>
+    <row r="599" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A599" s="5"/>
+    </row>
+    <row r="600" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A600" s="5"/>
+    </row>
+    <row r="601" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A601" s="5"/>
+    </row>
+    <row r="602" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A602" s="5"/>
+    </row>
+    <row r="603" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A603" s="5"/>
+    </row>
+    <row r="604" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A604" s="5"/>
+    </row>
+    <row r="605" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A605" s="5"/>
+    </row>
+    <row r="606" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A606" s="5"/>
+    </row>
+    <row r="607" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A607" s="5"/>
+    </row>
+    <row r="608" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A608" s="5"/>
+    </row>
+    <row r="609" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A609" s="5"/>
+    </row>
+    <row r="610" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A610" s="5"/>
+    </row>
+    <row r="611" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A611" s="5"/>
+    </row>
+    <row r="612" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A612" s="5"/>
+    </row>
+    <row r="613" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A613" s="5"/>
+    </row>
+    <row r="614" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A614" s="5"/>
+    </row>
+    <row r="615" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A615" s="5"/>
+    </row>
+    <row r="616" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A616" s="5"/>
+    </row>
+    <row r="617" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A617" s="5"/>
+    </row>
+    <row r="618" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A618" s="5"/>
+    </row>
+    <row r="619" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A619" s="5"/>
+    </row>
+    <row r="620" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A620" s="5"/>
+    </row>
+    <row r="621" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A621" s="5"/>
+    </row>
+    <row r="622" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A622" s="5"/>
+    </row>
+    <row r="623" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A623" s="5"/>
+    </row>
+    <row r="624" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A624" s="5"/>
+    </row>
+    <row r="625" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A625" s="5"/>
+    </row>
+    <row r="626" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A626" s="5"/>
+    </row>
+    <row r="627" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A627" s="5"/>
+    </row>
+    <row r="628" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A628" s="5"/>
+    </row>
+    <row r="629" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A629" s="5"/>
+    </row>
+    <row r="630" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A630" s="5"/>
+    </row>
+    <row r="631" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A631" s="5"/>
+    </row>
+    <row r="632" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A632" s="5"/>
+    </row>
+    <row r="633" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A633" s="5"/>
+    </row>
+    <row r="634" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A634" s="5"/>
+    </row>
+    <row r="635" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A635" s="5"/>
+    </row>
+    <row r="636" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A636" s="5"/>
+    </row>
+    <row r="637" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A637" s="5"/>
+    </row>
+    <row r="638" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A638" s="5"/>
+    </row>
+    <row r="639" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A639" s="5"/>
+    </row>
+    <row r="640" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A640" s="5"/>
+    </row>
+    <row r="641" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A641" s="5"/>
+    </row>
+    <row r="642" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A642" s="5"/>
+    </row>
+    <row r="643" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A643" s="5"/>
+    </row>
+    <row r="644" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A644" s="5"/>
+    </row>
+    <row r="645" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A645" s="5"/>
+    </row>
+    <row r="646" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A646" s="5"/>
+    </row>
+    <row r="647" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A647" s="5"/>
+    </row>
+    <row r="648" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A648" s="5"/>
+    </row>
+    <row r="649" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A649" s="5"/>
+    </row>
+    <row r="650" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A650" s="5"/>
+    </row>
+    <row r="651" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A651" s="5"/>
+    </row>
+    <row r="652" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A652" s="5"/>
+    </row>
+    <row r="653" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A653" s="5"/>
+    </row>
+    <row r="654" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A654" s="5"/>
+    </row>
+    <row r="655" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A655" s="5"/>
+    </row>
+    <row r="656" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A656" s="5"/>
+    </row>
+    <row r="657" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A657" s="5"/>
+    </row>
+    <row r="658" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A658" s="5"/>
+    </row>
+    <row r="659" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A659" s="5"/>
+    </row>
+    <row r="660" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A660" s="5"/>
+    </row>
+    <row r="661" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A661" s="5"/>
+    </row>
+    <row r="662" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A662" s="5"/>
+    </row>
+    <row r="663" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A663" s="5"/>
+    </row>
+    <row r="664" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A664" s="5"/>
+    </row>
+    <row r="665" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A665" s="5"/>
+    </row>
+    <row r="666" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A666" s="5"/>
+    </row>
+    <row r="667" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A667" s="5"/>
+    </row>
+    <row r="668" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A668" s="5"/>
+    </row>
+    <row r="669" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A669" s="5"/>
+    </row>
+    <row r="670" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A670" s="5"/>
+    </row>
+    <row r="671" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A671" s="5"/>
+    </row>
+    <row r="672" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A672" s="5"/>
+    </row>
+    <row r="673" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A673" s="5"/>
+    </row>
+    <row r="674" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A674" s="5"/>
+    </row>
+    <row r="675" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A675" s="5"/>
+    </row>
+    <row r="676" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A676" s="5"/>
+    </row>
+    <row r="677" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A677" s="5"/>
+    </row>
+    <row r="678" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A678" s="5"/>
+    </row>
+    <row r="679" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A679" s="5"/>
+    </row>
+    <row r="680" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A680" s="5"/>
+    </row>
+    <row r="681" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A681" s="5"/>
+    </row>
+    <row r="682" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A682" s="5"/>
+    </row>
+    <row r="683" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A683" s="5"/>
+    </row>
+    <row r="684" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A684" s="5"/>
+    </row>
+    <row r="685" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A685" s="5"/>
+    </row>
+    <row r="686" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A686" s="5"/>
+    </row>
+    <row r="687" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A687" s="5"/>
+    </row>
+    <row r="688" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A688" s="5"/>
+    </row>
+    <row r="689" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A689" s="5"/>
+    </row>
+    <row r="690" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A690" s="5"/>
+    </row>
+    <row r="691" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A691" s="5"/>
+    </row>
+    <row r="692" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A692" s="5"/>
+    </row>
+    <row r="693" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A693" s="5"/>
+    </row>
+    <row r="694" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A694" s="5"/>
+    </row>
+    <row r="695" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A695" s="5"/>
+    </row>
+    <row r="696" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A696" s="5"/>
+    </row>
+    <row r="697" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A697" s="5"/>
+    </row>
+    <row r="698" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A698" s="5"/>
+    </row>
+    <row r="699" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A699" s="5"/>
+    </row>
+    <row r="700" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A700" s="5"/>
+    </row>
+    <row r="701" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A701" s="5"/>
+    </row>
+    <row r="702" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A702" s="5"/>
+    </row>
+    <row r="703" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A703" s="5"/>
+    </row>
+    <row r="704" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A704" s="5"/>
+    </row>
+    <row r="705" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A705" s="5"/>
+    </row>
+    <row r="706" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A706" s="5"/>
+    </row>
+    <row r="707" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A707" s="5"/>
+    </row>
+    <row r="708" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A708" s="5"/>
+    </row>
+    <row r="709" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A709" s="5"/>
+    </row>
+    <row r="710" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A710" s="5"/>
+    </row>
+    <row r="711" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A711" s="5"/>
+    </row>
+    <row r="712" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A712" s="5"/>
+    </row>
+    <row r="713" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A713" s="5"/>
+    </row>
+    <row r="714" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A714" s="5"/>
+    </row>
+    <row r="715" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A715" s="5"/>
+    </row>
+    <row r="716" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A716" s="5"/>
+    </row>
+    <row r="717" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A717" s="5"/>
+    </row>
+    <row r="718" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A718" s="5"/>
+    </row>
+    <row r="719" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A719" s="5"/>
+    </row>
+    <row r="720" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A720" s="5"/>
+    </row>
+    <row r="721" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A721" s="5"/>
+    </row>
+    <row r="722" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A722" s="5"/>
+    </row>
+    <row r="723" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A723" s="5"/>
+    </row>
+    <row r="724" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A724" s="5"/>
+    </row>
+    <row r="725" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A725" s="5"/>
+    </row>
+    <row r="726" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A726" s="5"/>
+    </row>
+    <row r="727" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A727" s="5"/>
+    </row>
+    <row r="728" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A728" s="5"/>
+    </row>
+    <row r="729" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A729" s="5"/>
+    </row>
+    <row r="730" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A730" s="5"/>
+    </row>
+    <row r="731" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A731" s="5"/>
+    </row>
+    <row r="732" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A732" s="5"/>
+    </row>
+    <row r="733" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A733" s="5"/>
+    </row>
+    <row r="734" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A734" s="5"/>
+    </row>
+    <row r="735" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A735" s="5"/>
+    </row>
+    <row r="736" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A736" s="5"/>
+    </row>
+    <row r="737" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A737" s="5"/>
+    </row>
+    <row r="738" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A738" s="5"/>
+    </row>
+    <row r="739" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A739" s="5"/>
+    </row>
+    <row r="740" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A740" s="5"/>
+    </row>
+    <row r="741" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A741" s="5"/>
+    </row>
+    <row r="742" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A742" s="5"/>
+    </row>
+    <row r="743" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A743" s="5"/>
+    </row>
+    <row r="744" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A744" s="5"/>
+    </row>
+    <row r="745" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A745" s="5"/>
+    </row>
+    <row r="746" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A746" s="5"/>
+    </row>
+    <row r="747" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A747" s="5"/>
+    </row>
+    <row r="748" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A748" s="5"/>
+    </row>
+    <row r="749" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A749" s="5"/>
+    </row>
+    <row r="750" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A750" s="5"/>
+    </row>
+    <row r="751" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A751" s="5"/>
+    </row>
+    <row r="752" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A752" s="5"/>
+    </row>
+    <row r="753" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A753" s="5"/>
+    </row>
+    <row r="754" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A754" s="5"/>
+    </row>
+    <row r="755" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A755" s="5"/>
+    </row>
+    <row r="756" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A756" s="5"/>
+    </row>
+    <row r="757" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A757" s="5"/>
+    </row>
+    <row r="758" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A758" s="5"/>
+    </row>
+    <row r="759" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A759" s="5"/>
+    </row>
+    <row r="760" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A760" s="5"/>
+    </row>
+    <row r="761" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A761" s="5"/>
+    </row>
+    <row r="762" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A762" s="5"/>
+    </row>
+    <row r="763" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A763" s="5"/>
+    </row>
+    <row r="764" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A764" s="5"/>
+    </row>
+    <row r="765" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A765" s="5"/>
+    </row>
+    <row r="766" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A766" s="5"/>
+    </row>
+    <row r="767" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A767" s="5"/>
+    </row>
+    <row r="768" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A768" s="5"/>
+    </row>
+    <row r="769" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A769" s="5"/>
+    </row>
+    <row r="770" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A770" s="5"/>
+    </row>
+    <row r="771" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A771" s="5"/>
+    </row>
+    <row r="772" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A772" s="5"/>
+    </row>
+    <row r="773" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A773" s="5"/>
+    </row>
+    <row r="774" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A774" s="5"/>
+    </row>
+    <row r="775" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A775" s="5"/>
+    </row>
+    <row r="776" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A776" s="5"/>
+    </row>
+    <row r="777" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A777" s="5"/>
+    </row>
+    <row r="778" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A778" s="5"/>
+    </row>
+    <row r="779" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A779" s="5"/>
+    </row>
+    <row r="780" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A780" s="5"/>
+    </row>
+    <row r="781" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A781" s="5"/>
+    </row>
+    <row r="782" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A782" s="5"/>
+    </row>
+    <row r="783" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A783" s="5"/>
+    </row>
+    <row r="784" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A784" s="5"/>
+    </row>
+    <row r="785" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A785" s="5"/>
+    </row>
+    <row r="786" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A786" s="5"/>
+    </row>
+    <row r="787" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A787" s="5"/>
+    </row>
+    <row r="788" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A788" s="5"/>
+    </row>
+    <row r="789" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A789" s="5"/>
+    </row>
+    <row r="790" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A790" s="5"/>
+    </row>
+    <row r="791" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A791" s="5"/>
+    </row>
+    <row r="792" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A792" s="5"/>
+    </row>
+    <row r="793" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A793" s="5"/>
+    </row>
+    <row r="794" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A794" s="5"/>
+    </row>
+    <row r="795" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A795" s="5"/>
+    </row>
+    <row r="796" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A796" s="5"/>
+    </row>
+    <row r="797" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A797" s="5"/>
+    </row>
+    <row r="798" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A798" s="5"/>
+    </row>
+    <row r="799" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A799" s="5"/>
+    </row>
+    <row r="800" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A800" s="5"/>
+    </row>
+    <row r="801" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A801" s="5"/>
+    </row>
+    <row r="802" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A802" s="5"/>
+    </row>
+    <row r="803" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A803" s="5"/>
+    </row>
+    <row r="804" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A804" s="5"/>
+    </row>
+    <row r="805" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A805" s="5"/>
+    </row>
+    <row r="806" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A806" s="5"/>
+    </row>
+    <row r="807" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A807" s="5"/>
+    </row>
+    <row r="808" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A808" s="5"/>
+    </row>
+    <row r="809" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A809" s="5"/>
+    </row>
+    <row r="810" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A810" s="5"/>
+    </row>
+    <row r="811" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A811" s="5"/>
+    </row>
+    <row r="812" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A812" s="5"/>
+    </row>
+    <row r="813" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A813" s="5"/>
+    </row>
+    <row r="814" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A814" s="5"/>
+    </row>
+    <row r="815" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A815" s="5"/>
+    </row>
+    <row r="816" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A816" s="5"/>
+    </row>
+    <row r="817" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A817" s="5"/>
+    </row>
+    <row r="818" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A818" s="5"/>
+    </row>
+    <row r="819" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A819" s="5"/>
+    </row>
+    <row r="820" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A820" s="5"/>
+    </row>
+    <row r="821" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A821" s="5"/>
+    </row>
+    <row r="822" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A822" s="5"/>
+    </row>
+    <row r="823" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A823" s="5"/>
+    </row>
+    <row r="824" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A824" s="5"/>
+    </row>
+    <row r="825" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A825" s="5"/>
+    </row>
+    <row r="826" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A826" s="5"/>
+    </row>
+    <row r="827" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A827" s="5"/>
+    </row>
+    <row r="828" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A828" s="5"/>
+    </row>
+    <row r="829" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A829" s="5"/>
+    </row>
+    <row r="830" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A830" s="5"/>
+    </row>
+    <row r="831" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A831" s="5"/>
+    </row>
+    <row r="832" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A832" s="5"/>
+    </row>
+    <row r="833" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A833" s="5"/>
+    </row>
+    <row r="834" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A834" s="5"/>
+    </row>
+    <row r="835" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A835" s="5"/>
+    </row>
+    <row r="836" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A836" s="5"/>
+    </row>
+    <row r="837" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A837" s="5"/>
+    </row>
+    <row r="838" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A838" s="5"/>
+    </row>
+    <row r="839" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A839" s="5"/>
+    </row>
+    <row r="840" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A840" s="5"/>
+    </row>
+    <row r="841" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A841" s="5"/>
+    </row>
+    <row r="842" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A842" s="5"/>
+    </row>
+    <row r="843" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A843" s="5"/>
+    </row>
+    <row r="844" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A844" s="5"/>
+    </row>
+    <row r="845" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A845" s="5"/>
+    </row>
+    <row r="846" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A846" s="5"/>
+    </row>
+    <row r="847" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A847" s="5"/>
+    </row>
+    <row r="848" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A848" s="5"/>
+    </row>
+    <row r="849" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A849" s="5"/>
+    </row>
+    <row r="850" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A850" s="5"/>
+    </row>
+    <row r="851" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A851" s="5"/>
+    </row>
+    <row r="852" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A852" s="5"/>
+    </row>
+    <row r="853" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A853" s="5"/>
+    </row>
+    <row r="854" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A854" s="5"/>
+    </row>
+    <row r="855" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A855" s="5"/>
+    </row>
+    <row r="856" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A856" s="5"/>
+    </row>
+    <row r="857" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A857" s="5"/>
+    </row>
+    <row r="858" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A858" s="5"/>
+    </row>
+    <row r="859" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A859" s="5"/>
+    </row>
+    <row r="860" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A860" s="5"/>
+    </row>
+    <row r="861" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A861" s="5"/>
+    </row>
+    <row r="862" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A862" s="5"/>
+    </row>
+    <row r="863" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A863" s="5"/>
+    </row>
+    <row r="864" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A864" s="5"/>
+    </row>
+    <row r="865" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A865" s="5"/>
+    </row>
+    <row r="866" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A866" s="5"/>
+    </row>
+    <row r="867" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A867" s="5"/>
+    </row>
+    <row r="868" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A868" s="5"/>
+    </row>
+    <row r="869" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A869" s="5"/>
+    </row>
+    <row r="870" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A870" s="5"/>
+    </row>
+    <row r="871" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A871" s="5"/>
+    </row>
+    <row r="872" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A872" s="5"/>
+    </row>
+    <row r="873" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A873" s="5"/>
+    </row>
+    <row r="874" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A874" s="5"/>
+    </row>
+    <row r="875" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A875" s="5"/>
+    </row>
+    <row r="876" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A876" s="5"/>
+    </row>
+    <row r="877" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A877" s="5"/>
+    </row>
+    <row r="878" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A878" s="5"/>
+    </row>
+    <row r="879" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A879" s="5"/>
+    </row>
+    <row r="880" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A880" s="5"/>
+    </row>
+    <row r="881" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A881" s="5"/>
+    </row>
+    <row r="882" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A882" s="5"/>
+    </row>
+    <row r="883" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A883" s="5"/>
+    </row>
+    <row r="884" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A884" s="5"/>
+    </row>
+    <row r="885" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A885" s="5"/>
+    </row>
+    <row r="886" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A886" s="5"/>
+    </row>
+    <row r="887" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A887" s="5"/>
+    </row>
+    <row r="888" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A888" s="5"/>
+    </row>
+    <row r="889" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A889" s="5"/>
+    </row>
+    <row r="890" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A890" s="5"/>
+    </row>
+    <row r="891" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A891" s="5"/>
+    </row>
+    <row r="892" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A892" s="5"/>
+    </row>
+    <row r="893" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A893" s="5"/>
+    </row>
+    <row r="894" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A894" s="5"/>
+    </row>
+    <row r="895" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A895" s="5"/>
+    </row>
+    <row r="896" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A896" s="5"/>
+    </row>
+    <row r="897" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A897" s="5"/>
+    </row>
+    <row r="898" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A898" s="5"/>
+    </row>
+    <row r="899" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A899" s="5"/>
+    </row>
+    <row r="900" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A900" s="5"/>
+    </row>
+    <row r="901" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A901" s="5"/>
+    </row>
+    <row r="902" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A902" s="5"/>
+    </row>
+    <row r="903" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A903" s="5"/>
+    </row>
+    <row r="904" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A904" s="5"/>
+    </row>
+    <row r="905" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A905" s="5"/>
+    </row>
+    <row r="906" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A906" s="5"/>
+    </row>
+    <row r="907" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A907" s="5"/>
+    </row>
+    <row r="908" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A908" s="5"/>
+    </row>
+    <row r="909" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A909" s="5"/>
+    </row>
+    <row r="910" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A910" s="5"/>
+    </row>
+    <row r="911" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A911" s="5"/>
+    </row>
+    <row r="912" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A912" s="5"/>
+    </row>
+    <row r="913" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A913" s="5"/>
+    </row>
+    <row r="914" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A914" s="5"/>
+    </row>
+    <row r="915" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A915" s="5"/>
+    </row>
+    <row r="916" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A916" s="5"/>
+    </row>
+    <row r="917" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A917" s="5"/>
+    </row>
+    <row r="918" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A918" s="5"/>
+    </row>
+    <row r="919" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A919" s="5"/>
+    </row>
+    <row r="920" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A920" s="5"/>
+    </row>
+    <row r="921" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A921" s="5"/>
+    </row>
+    <row r="922" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A922" s="5"/>
+    </row>
+    <row r="923" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A923" s="5"/>
+    </row>
+    <row r="924" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A924" s="5"/>
+    </row>
+    <row r="925" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A925" s="5"/>
+    </row>
+    <row r="926" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A926" s="5"/>
+    </row>
+    <row r="927" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A927" s="5"/>
+    </row>
+    <row r="928" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A928" s="5"/>
+    </row>
+    <row r="929" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A929" s="5"/>
+    </row>
+    <row r="930" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A930" s="5"/>
+    </row>
+    <row r="931" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A931" s="5"/>
+    </row>
+    <row r="932" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A932" s="5"/>
+    </row>
+    <row r="933" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A933" s="5"/>
+    </row>
+    <row r="934" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A934" s="5"/>
+    </row>
+    <row r="935" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A935" s="5"/>
+    </row>
+    <row r="936" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A936" s="5"/>
+    </row>
+    <row r="937" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A937" s="5"/>
+    </row>
+    <row r="938" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A938" s="5"/>
+    </row>
+    <row r="939" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A939" s="5"/>
+    </row>
+    <row r="940" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A940" s="5"/>
+    </row>
+    <row r="941" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A941" s="5"/>
+    </row>
+    <row r="942" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A942" s="5"/>
+    </row>
+    <row r="943" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A943" s="5"/>
+    </row>
+    <row r="944" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A944" s="5"/>
+    </row>
+    <row r="945" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A945" s="5"/>
+    </row>
+    <row r="946" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A946" s="5"/>
+    </row>
+    <row r="947" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A947" s="5"/>
+    </row>
+    <row r="948" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A948" s="5"/>
+    </row>
+    <row r="949" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A949" s="5"/>
+    </row>
+    <row r="950" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A950" s="5"/>
+    </row>
+    <row r="951" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A951" s="5"/>
+    </row>
+    <row r="952" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A952" s="5"/>
+    </row>
+    <row r="953" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A953" s="5"/>
+    </row>
+    <row r="954" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A954" s="5"/>
+    </row>
+    <row r="955" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A955" s="5"/>
+    </row>
+    <row r="956" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A956" s="5"/>
+    </row>
+    <row r="957" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A957" s="5"/>
+    </row>
+    <row r="958" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A958" s="5"/>
+    </row>
+    <row r="959" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A959" s="5"/>
+    </row>
+    <row r="960" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A960" s="5"/>
+    </row>
+    <row r="961" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A961" s="5"/>
+    </row>
+    <row r="962" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A962" s="5"/>
+    </row>
+    <row r="963" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A963" s="5"/>
+    </row>
+    <row r="964" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A964" s="5"/>
+    </row>
+    <row r="965" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A965" s="5"/>
+    </row>
+    <row r="966" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A966" s="5"/>
+    </row>
+    <row r="967" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A967" s="5"/>
+    </row>
+    <row r="968" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A968" s="5"/>
+    </row>
+    <row r="969" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A969" s="5"/>
+    </row>
+    <row r="970" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A970" s="5"/>
+    </row>
+    <row r="971" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A971" s="5"/>
+    </row>
+    <row r="972" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A972" s="5"/>
+    </row>
+    <row r="973" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A973" s="5"/>
+    </row>
+    <row r="974" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A974" s="5"/>
+    </row>
+    <row r="975" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A975" s="5"/>
+    </row>
+    <row r="976" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A976" s="5"/>
+    </row>
+    <row r="977" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A977" s="5"/>
+    </row>
+    <row r="978" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A978" s="5"/>
+    </row>
+    <row r="979" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A979" s="5"/>
+    </row>
+    <row r="980" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A980" s="5"/>
+    </row>
+    <row r="981" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A981" s="5"/>
+    </row>
+    <row r="982" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A982" s="5"/>
+    </row>
+    <row r="983" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A983" s="5"/>
+    </row>
+    <row r="984" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A984" s="5"/>
+    </row>
+    <row r="985" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A985" s="5"/>
+    </row>
+    <row r="986" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A986" s="5"/>
+    </row>
+    <row r="987" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A987" s="5"/>
+    </row>
+    <row r="988" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A988" s="5"/>
+    </row>
+    <row r="989" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A989" s="5"/>
+    </row>
+    <row r="990" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A990" s="5"/>
+    </row>
+    <row r="991" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A991" s="5"/>
+    </row>
+    <row r="992" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A992" s="5"/>
+    </row>
+    <row r="993" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A993" s="5"/>
+    </row>
+    <row r="994" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A994" s="5"/>
+    </row>
+    <row r="995" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A995" s="5"/>
+    </row>
+    <row r="996" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A996" s="5"/>
+    </row>
+    <row r="997" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A997" s="5"/>
+    </row>
+    <row r="998" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A998" s="5"/>
     </row>
   </sheetData>
-  <sortState ref="A2:K584">
-[...4 lines deleted...]
-  <phoneticPr fontId="2" type="noConversion"/>
+  <phoneticPr fontId="1" type="noConversion"/>
+  <hyperlinks>
+    <hyperlink ref="F2" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="G2" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="F3" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="G3" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="F4" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
+    <hyperlink ref="G4" r:id="rId6" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
+    <hyperlink ref="F5" r:id="rId7" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
+    <hyperlink ref="G5" r:id="rId8" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
+    <hyperlink ref="F6" r:id="rId9" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
+    <hyperlink ref="G6" r:id="rId10" xr:uid="{00000000-0004-0000-0000-000009000000}"/>
+    <hyperlink ref="F7" r:id="rId11" xr:uid="{00000000-0004-0000-0000-00000A000000}"/>
+    <hyperlink ref="G7" r:id="rId12" xr:uid="{00000000-0004-0000-0000-00000B000000}"/>
+    <hyperlink ref="F8" r:id="rId13" xr:uid="{00000000-0004-0000-0000-00000C000000}"/>
+    <hyperlink ref="G8" r:id="rId14" xr:uid="{00000000-0004-0000-0000-00000D000000}"/>
+    <hyperlink ref="F9" r:id="rId15" xr:uid="{00000000-0004-0000-0000-00000E000000}"/>
+    <hyperlink ref="G9" r:id="rId16" xr:uid="{00000000-0004-0000-0000-00000F000000}"/>
+    <hyperlink ref="F11" r:id="rId17" xr:uid="{00000000-0004-0000-0000-000010000000}"/>
+    <hyperlink ref="G11" r:id="rId18" xr:uid="{00000000-0004-0000-0000-000011000000}"/>
+    <hyperlink ref="F12" r:id="rId19" xr:uid="{00000000-0004-0000-0000-000012000000}"/>
+    <hyperlink ref="G12" r:id="rId20" xr:uid="{00000000-0004-0000-0000-000013000000}"/>
+    <hyperlink ref="F13" r:id="rId21" xr:uid="{00000000-0004-0000-0000-000014000000}"/>
+    <hyperlink ref="G13" r:id="rId22" xr:uid="{00000000-0004-0000-0000-000015000000}"/>
+    <hyperlink ref="F14" r:id="rId23" xr:uid="{00000000-0004-0000-0000-000016000000}"/>
+    <hyperlink ref="G14" r:id="rId24" xr:uid="{00000000-0004-0000-0000-000017000000}"/>
+    <hyperlink ref="F15" r:id="rId25" xr:uid="{00000000-0004-0000-0000-000018000000}"/>
+    <hyperlink ref="G15" r:id="rId26" xr:uid="{00000000-0004-0000-0000-000019000000}"/>
+    <hyperlink ref="F16" r:id="rId27" xr:uid="{00000000-0004-0000-0000-00001A000000}"/>
+    <hyperlink ref="G16" r:id="rId28" xr:uid="{00000000-0004-0000-0000-00001B000000}"/>
+    <hyperlink ref="F17" r:id="rId29" xr:uid="{00000000-0004-0000-0000-00001C000000}"/>
+    <hyperlink ref="G17" r:id="rId30" xr:uid="{00000000-0004-0000-0000-00001D000000}"/>
+    <hyperlink ref="F18" r:id="rId31" xr:uid="{00000000-0004-0000-0000-00001E000000}"/>
+    <hyperlink ref="G18" r:id="rId32" xr:uid="{00000000-0004-0000-0000-00001F000000}"/>
+    <hyperlink ref="F19" r:id="rId33" xr:uid="{00000000-0004-0000-0000-000020000000}"/>
+    <hyperlink ref="G19" r:id="rId34" xr:uid="{00000000-0004-0000-0000-000021000000}"/>
+    <hyperlink ref="F20" r:id="rId35" xr:uid="{00000000-0004-0000-0000-000022000000}"/>
+    <hyperlink ref="G20" r:id="rId36" xr:uid="{00000000-0004-0000-0000-000023000000}"/>
+    <hyperlink ref="F21" r:id="rId37" xr:uid="{00000000-0004-0000-0000-000024000000}"/>
+    <hyperlink ref="G21" r:id="rId38" xr:uid="{00000000-0004-0000-0000-000025000000}"/>
+    <hyperlink ref="F22" r:id="rId39" xr:uid="{00000000-0004-0000-0000-000026000000}"/>
+    <hyperlink ref="G22" r:id="rId40" xr:uid="{00000000-0004-0000-0000-000027000000}"/>
+    <hyperlink ref="F23" r:id="rId41" xr:uid="{00000000-0004-0000-0000-000028000000}"/>
+    <hyperlink ref="G23" r:id="rId42" xr:uid="{00000000-0004-0000-0000-000029000000}"/>
+    <hyperlink ref="F24" r:id="rId43" xr:uid="{00000000-0004-0000-0000-00002A000000}"/>
+    <hyperlink ref="G24" r:id="rId44" xr:uid="{00000000-0004-0000-0000-00002B000000}"/>
+    <hyperlink ref="F25" r:id="rId45" xr:uid="{00000000-0004-0000-0000-00002C000000}"/>
+    <hyperlink ref="G25" r:id="rId46" xr:uid="{00000000-0004-0000-0000-00002D000000}"/>
+    <hyperlink ref="F26" r:id="rId47" xr:uid="{00000000-0004-0000-0000-00002E000000}"/>
+    <hyperlink ref="G26" r:id="rId48" xr:uid="{00000000-0004-0000-0000-00002F000000}"/>
+    <hyperlink ref="F27" r:id="rId49" xr:uid="{00000000-0004-0000-0000-000030000000}"/>
+    <hyperlink ref="G27" r:id="rId50" xr:uid="{00000000-0004-0000-0000-000031000000}"/>
+    <hyperlink ref="F28" r:id="rId51" xr:uid="{00000000-0004-0000-0000-000032000000}"/>
+    <hyperlink ref="G28" r:id="rId52" xr:uid="{00000000-0004-0000-0000-000033000000}"/>
+    <hyperlink ref="F29" r:id="rId53" xr:uid="{00000000-0004-0000-0000-000034000000}"/>
+    <hyperlink ref="G29" r:id="rId54" xr:uid="{00000000-0004-0000-0000-000035000000}"/>
+    <hyperlink ref="F30" r:id="rId55" xr:uid="{00000000-0004-0000-0000-000036000000}"/>
+    <hyperlink ref="G30" r:id="rId56" xr:uid="{00000000-0004-0000-0000-000037000000}"/>
+    <hyperlink ref="F31" r:id="rId57" xr:uid="{00000000-0004-0000-0000-000038000000}"/>
+    <hyperlink ref="G31" r:id="rId58" xr:uid="{00000000-0004-0000-0000-000039000000}"/>
+    <hyperlink ref="F32" r:id="rId59" xr:uid="{00000000-0004-0000-0000-00003A000000}"/>
+    <hyperlink ref="G32" r:id="rId60" xr:uid="{00000000-0004-0000-0000-00003B000000}"/>
+    <hyperlink ref="F33" r:id="rId61" xr:uid="{00000000-0004-0000-0000-00003C000000}"/>
+    <hyperlink ref="G33" r:id="rId62" xr:uid="{00000000-0004-0000-0000-00003D000000}"/>
+    <hyperlink ref="F34" r:id="rId63" xr:uid="{00000000-0004-0000-0000-00003E000000}"/>
+    <hyperlink ref="G34" r:id="rId64" xr:uid="{00000000-0004-0000-0000-00003F000000}"/>
+    <hyperlink ref="F35" r:id="rId65" xr:uid="{00000000-0004-0000-0000-000040000000}"/>
+    <hyperlink ref="G35" r:id="rId66" xr:uid="{00000000-0004-0000-0000-000041000000}"/>
+    <hyperlink ref="F36" r:id="rId67" xr:uid="{00000000-0004-0000-0000-000042000000}"/>
+    <hyperlink ref="G36" r:id="rId68" xr:uid="{00000000-0004-0000-0000-000043000000}"/>
+    <hyperlink ref="F37" r:id="rId69" xr:uid="{00000000-0004-0000-0000-000044000000}"/>
+    <hyperlink ref="G37" r:id="rId70" xr:uid="{00000000-0004-0000-0000-000045000000}"/>
+    <hyperlink ref="F38" r:id="rId71" xr:uid="{00000000-0004-0000-0000-000046000000}"/>
+    <hyperlink ref="G38" r:id="rId72" xr:uid="{00000000-0004-0000-0000-000047000000}"/>
+    <hyperlink ref="F39" r:id="rId73" xr:uid="{00000000-0004-0000-0000-000048000000}"/>
+    <hyperlink ref="F40" r:id="rId74" xr:uid="{00000000-0004-0000-0000-000049000000}"/>
+    <hyperlink ref="G40" r:id="rId75" xr:uid="{00000000-0004-0000-0000-00004A000000}"/>
+    <hyperlink ref="F41" r:id="rId76" xr:uid="{00000000-0004-0000-0000-00004B000000}"/>
+    <hyperlink ref="G41" r:id="rId77" xr:uid="{00000000-0004-0000-0000-00004C000000}"/>
+    <hyperlink ref="F42" r:id="rId78" xr:uid="{00000000-0004-0000-0000-00004D000000}"/>
+    <hyperlink ref="G42" r:id="rId79" xr:uid="{00000000-0004-0000-0000-00004E000000}"/>
+    <hyperlink ref="G43" r:id="rId80" xr:uid="{00000000-0004-0000-0000-00004F000000}"/>
+    <hyperlink ref="F44" r:id="rId81" xr:uid="{00000000-0004-0000-0000-000050000000}"/>
+    <hyperlink ref="G44" r:id="rId82" xr:uid="{00000000-0004-0000-0000-000051000000}"/>
+    <hyperlink ref="F45" r:id="rId83" xr:uid="{00000000-0004-0000-0000-000052000000}"/>
+    <hyperlink ref="G45" r:id="rId84" xr:uid="{00000000-0004-0000-0000-000053000000}"/>
+    <hyperlink ref="G46" r:id="rId85" xr:uid="{00000000-0004-0000-0000-000054000000}"/>
+    <hyperlink ref="F47" r:id="rId86" xr:uid="{00000000-0004-0000-0000-000055000000}"/>
+    <hyperlink ref="G47" r:id="rId87" xr:uid="{00000000-0004-0000-0000-000056000000}"/>
+    <hyperlink ref="F48" r:id="rId88" xr:uid="{00000000-0004-0000-0000-000057000000}"/>
+    <hyperlink ref="G48" r:id="rId89" xr:uid="{00000000-0004-0000-0000-000058000000}"/>
+    <hyperlink ref="F49" r:id="rId90" xr:uid="{00000000-0004-0000-0000-000059000000}"/>
+    <hyperlink ref="G49" r:id="rId91" xr:uid="{00000000-0004-0000-0000-00005A000000}"/>
+    <hyperlink ref="F50" r:id="rId92" xr:uid="{00000000-0004-0000-0000-00005B000000}"/>
+    <hyperlink ref="G50" r:id="rId93" xr:uid="{00000000-0004-0000-0000-00005C000000}"/>
+    <hyperlink ref="F51" r:id="rId94" xr:uid="{00000000-0004-0000-0000-00005D000000}"/>
+    <hyperlink ref="G51" r:id="rId95" xr:uid="{00000000-0004-0000-0000-00005E000000}"/>
+    <hyperlink ref="F52" r:id="rId96" xr:uid="{00000000-0004-0000-0000-00005F000000}"/>
+    <hyperlink ref="G52" r:id="rId97" xr:uid="{00000000-0004-0000-0000-000060000000}"/>
+    <hyperlink ref="F53" r:id="rId98" xr:uid="{00000000-0004-0000-0000-000061000000}"/>
+    <hyperlink ref="G53" r:id="rId99" xr:uid="{00000000-0004-0000-0000-000062000000}"/>
+    <hyperlink ref="F54" r:id="rId100" xr:uid="{00000000-0004-0000-0000-000063000000}"/>
+    <hyperlink ref="G54" r:id="rId101" xr:uid="{00000000-0004-0000-0000-000064000000}"/>
+    <hyperlink ref="F55" r:id="rId102" xr:uid="{00000000-0004-0000-0000-000065000000}"/>
+    <hyperlink ref="G55" r:id="rId103" xr:uid="{00000000-0004-0000-0000-000066000000}"/>
+    <hyperlink ref="F56" r:id="rId104" xr:uid="{00000000-0004-0000-0000-000067000000}"/>
+    <hyperlink ref="G56" r:id="rId105" xr:uid="{00000000-0004-0000-0000-000068000000}"/>
+    <hyperlink ref="F57" r:id="rId106" xr:uid="{00000000-0004-0000-0000-000069000000}"/>
+    <hyperlink ref="G57" r:id="rId107" xr:uid="{00000000-0004-0000-0000-00006A000000}"/>
+    <hyperlink ref="F58" r:id="rId108" xr:uid="{00000000-0004-0000-0000-00006B000000}"/>
+    <hyperlink ref="G58" r:id="rId109" xr:uid="{00000000-0004-0000-0000-00006C000000}"/>
+    <hyperlink ref="F59" r:id="rId110" xr:uid="{00000000-0004-0000-0000-00006D000000}"/>
+    <hyperlink ref="G59" r:id="rId111" xr:uid="{00000000-0004-0000-0000-00006E000000}"/>
+    <hyperlink ref="F60" r:id="rId112" xr:uid="{00000000-0004-0000-0000-00006F000000}"/>
+    <hyperlink ref="G60" r:id="rId113" xr:uid="{00000000-0004-0000-0000-000070000000}"/>
+    <hyperlink ref="F61" r:id="rId114" xr:uid="{00000000-0004-0000-0000-000071000000}"/>
+    <hyperlink ref="G61" r:id="rId115" xr:uid="{00000000-0004-0000-0000-000072000000}"/>
+    <hyperlink ref="F62" r:id="rId116" xr:uid="{00000000-0004-0000-0000-000073000000}"/>
+    <hyperlink ref="G62" r:id="rId117" xr:uid="{00000000-0004-0000-0000-000074000000}"/>
+    <hyperlink ref="F63" r:id="rId118" xr:uid="{00000000-0004-0000-0000-000075000000}"/>
+    <hyperlink ref="G63" r:id="rId119" xr:uid="{00000000-0004-0000-0000-000076000000}"/>
+    <hyperlink ref="F64" r:id="rId120" xr:uid="{00000000-0004-0000-0000-000077000000}"/>
+    <hyperlink ref="G64" r:id="rId121" xr:uid="{00000000-0004-0000-0000-000078000000}"/>
+    <hyperlink ref="F65" r:id="rId122" xr:uid="{00000000-0004-0000-0000-000079000000}"/>
+    <hyperlink ref="G65" r:id="rId123" xr:uid="{00000000-0004-0000-0000-00007A000000}"/>
+    <hyperlink ref="F66" r:id="rId124" xr:uid="{00000000-0004-0000-0000-00007B000000}"/>
+    <hyperlink ref="G66" r:id="rId125" xr:uid="{00000000-0004-0000-0000-00007C000000}"/>
+    <hyperlink ref="F67" r:id="rId126" xr:uid="{00000000-0004-0000-0000-00007D000000}"/>
+    <hyperlink ref="G67" r:id="rId127" xr:uid="{00000000-0004-0000-0000-00007E000000}"/>
+    <hyperlink ref="F68" r:id="rId128" xr:uid="{00000000-0004-0000-0000-00007F000000}"/>
+    <hyperlink ref="G68" r:id="rId129" xr:uid="{00000000-0004-0000-0000-000080000000}"/>
+    <hyperlink ref="F69" r:id="rId130" xr:uid="{00000000-0004-0000-0000-000081000000}"/>
+    <hyperlink ref="G69" r:id="rId131" xr:uid="{00000000-0004-0000-0000-000082000000}"/>
+    <hyperlink ref="F70" r:id="rId132" xr:uid="{00000000-0004-0000-0000-000083000000}"/>
+    <hyperlink ref="G70" r:id="rId133" xr:uid="{00000000-0004-0000-0000-000084000000}"/>
+    <hyperlink ref="F71" r:id="rId134" xr:uid="{00000000-0004-0000-0000-000085000000}"/>
+    <hyperlink ref="G71" r:id="rId135" xr:uid="{00000000-0004-0000-0000-000086000000}"/>
+    <hyperlink ref="F72" r:id="rId136" xr:uid="{00000000-0004-0000-0000-000087000000}"/>
+    <hyperlink ref="G72" r:id="rId137" xr:uid="{00000000-0004-0000-0000-000088000000}"/>
+    <hyperlink ref="F73" r:id="rId138" xr:uid="{00000000-0004-0000-0000-000089000000}"/>
+    <hyperlink ref="G73" r:id="rId139" xr:uid="{00000000-0004-0000-0000-00008A000000}"/>
+    <hyperlink ref="F74" r:id="rId140" xr:uid="{00000000-0004-0000-0000-00008B000000}"/>
+    <hyperlink ref="F75" r:id="rId141" xr:uid="{00000000-0004-0000-0000-00008C000000}"/>
+    <hyperlink ref="G75" r:id="rId142" xr:uid="{00000000-0004-0000-0000-00008D000000}"/>
+    <hyperlink ref="F76" r:id="rId143" xr:uid="{00000000-0004-0000-0000-00008E000000}"/>
+    <hyperlink ref="G76" r:id="rId144" xr:uid="{00000000-0004-0000-0000-00008F000000}"/>
+    <hyperlink ref="F77" r:id="rId145" xr:uid="{00000000-0004-0000-0000-000090000000}"/>
+    <hyperlink ref="G77" r:id="rId146" xr:uid="{00000000-0004-0000-0000-000091000000}"/>
+    <hyperlink ref="F78" r:id="rId147" xr:uid="{00000000-0004-0000-0000-000092000000}"/>
+    <hyperlink ref="G78" r:id="rId148" xr:uid="{00000000-0004-0000-0000-000093000000}"/>
+    <hyperlink ref="F79" r:id="rId149" xr:uid="{00000000-0004-0000-0000-000094000000}"/>
+    <hyperlink ref="G79" r:id="rId150" xr:uid="{00000000-0004-0000-0000-000095000000}"/>
+    <hyperlink ref="F80" r:id="rId151" xr:uid="{00000000-0004-0000-0000-000096000000}"/>
+    <hyperlink ref="G80" r:id="rId152" xr:uid="{00000000-0004-0000-0000-000097000000}"/>
+    <hyperlink ref="F81" r:id="rId153" xr:uid="{00000000-0004-0000-0000-000098000000}"/>
+    <hyperlink ref="G81" r:id="rId154" xr:uid="{00000000-0004-0000-0000-000099000000}"/>
+    <hyperlink ref="F82" r:id="rId155" xr:uid="{00000000-0004-0000-0000-00009A000000}"/>
+    <hyperlink ref="G82" r:id="rId156" xr:uid="{00000000-0004-0000-0000-00009B000000}"/>
+    <hyperlink ref="F83" r:id="rId157" xr:uid="{00000000-0004-0000-0000-00009C000000}"/>
+    <hyperlink ref="G83" r:id="rId158" xr:uid="{00000000-0004-0000-0000-00009D000000}"/>
+    <hyperlink ref="F84" r:id="rId159" xr:uid="{00000000-0004-0000-0000-00009E000000}"/>
+    <hyperlink ref="G84" r:id="rId160" xr:uid="{00000000-0004-0000-0000-00009F000000}"/>
+    <hyperlink ref="F85" r:id="rId161" xr:uid="{00000000-0004-0000-0000-0000A0000000}"/>
+    <hyperlink ref="G85" r:id="rId162" xr:uid="{00000000-0004-0000-0000-0000A1000000}"/>
+    <hyperlink ref="F86" r:id="rId163" xr:uid="{00000000-0004-0000-0000-0000A2000000}"/>
+    <hyperlink ref="G86" r:id="rId164" xr:uid="{00000000-0004-0000-0000-0000A3000000}"/>
+    <hyperlink ref="F87" r:id="rId165" xr:uid="{00000000-0004-0000-0000-0000A4000000}"/>
+    <hyperlink ref="G87" r:id="rId166" xr:uid="{00000000-0004-0000-0000-0000A5000000}"/>
+    <hyperlink ref="F88" r:id="rId167" xr:uid="{00000000-0004-0000-0000-0000A6000000}"/>
+    <hyperlink ref="G88" r:id="rId168" xr:uid="{00000000-0004-0000-0000-0000A7000000}"/>
+    <hyperlink ref="F89" r:id="rId169" xr:uid="{00000000-0004-0000-0000-0000A8000000}"/>
+    <hyperlink ref="G89" r:id="rId170" xr:uid="{00000000-0004-0000-0000-0000A9000000}"/>
+    <hyperlink ref="F90" r:id="rId171" xr:uid="{00000000-0004-0000-0000-0000AA000000}"/>
+    <hyperlink ref="G90" r:id="rId172" xr:uid="{00000000-0004-0000-0000-0000AB000000}"/>
+    <hyperlink ref="F91" r:id="rId173" xr:uid="{00000000-0004-0000-0000-0000AC000000}"/>
+    <hyperlink ref="G91" r:id="rId174" xr:uid="{00000000-0004-0000-0000-0000AD000000}"/>
+    <hyperlink ref="F92" r:id="rId175" xr:uid="{00000000-0004-0000-0000-0000AE000000}"/>
+    <hyperlink ref="G92" r:id="rId176" xr:uid="{00000000-0004-0000-0000-0000AF000000}"/>
+    <hyperlink ref="F93" r:id="rId177" xr:uid="{00000000-0004-0000-0000-0000B0000000}"/>
+    <hyperlink ref="G93" r:id="rId178" xr:uid="{00000000-0004-0000-0000-0000B1000000}"/>
+    <hyperlink ref="F94" r:id="rId179" xr:uid="{00000000-0004-0000-0000-0000B2000000}"/>
+    <hyperlink ref="G94" r:id="rId180" xr:uid="{00000000-0004-0000-0000-0000B3000000}"/>
+    <hyperlink ref="F95" r:id="rId181" xr:uid="{00000000-0004-0000-0000-0000B4000000}"/>
+    <hyperlink ref="G95" r:id="rId182" xr:uid="{00000000-0004-0000-0000-0000B5000000}"/>
+    <hyperlink ref="F96" r:id="rId183" xr:uid="{00000000-0004-0000-0000-0000B6000000}"/>
+    <hyperlink ref="G96" r:id="rId184" xr:uid="{00000000-0004-0000-0000-0000B7000000}"/>
+    <hyperlink ref="F97" r:id="rId185" xr:uid="{00000000-0004-0000-0000-0000B8000000}"/>
+    <hyperlink ref="G97" r:id="rId186" xr:uid="{00000000-0004-0000-0000-0000B9000000}"/>
+    <hyperlink ref="F98" r:id="rId187" xr:uid="{00000000-0004-0000-0000-0000BA000000}"/>
+    <hyperlink ref="G98" r:id="rId188" xr:uid="{00000000-0004-0000-0000-0000BB000000}"/>
+    <hyperlink ref="F99" r:id="rId189" xr:uid="{00000000-0004-0000-0000-0000BC000000}"/>
+    <hyperlink ref="G99" r:id="rId190" xr:uid="{00000000-0004-0000-0000-0000BD000000}"/>
+    <hyperlink ref="F100" r:id="rId191" xr:uid="{00000000-0004-0000-0000-0000BE000000}"/>
+    <hyperlink ref="G100" r:id="rId192" xr:uid="{00000000-0004-0000-0000-0000BF000000}"/>
+    <hyperlink ref="F101" r:id="rId193" xr:uid="{00000000-0004-0000-0000-0000C0000000}"/>
+    <hyperlink ref="G101" r:id="rId194" xr:uid="{00000000-0004-0000-0000-0000C1000000}"/>
+    <hyperlink ref="F102" r:id="rId195" xr:uid="{00000000-0004-0000-0000-0000C2000000}"/>
+    <hyperlink ref="G102" r:id="rId196" xr:uid="{00000000-0004-0000-0000-0000C3000000}"/>
+    <hyperlink ref="F103" r:id="rId197" xr:uid="{00000000-0004-0000-0000-0000C4000000}"/>
+    <hyperlink ref="G103" r:id="rId198" xr:uid="{00000000-0004-0000-0000-0000C5000000}"/>
+    <hyperlink ref="F104" r:id="rId199" xr:uid="{00000000-0004-0000-0000-0000C6000000}"/>
+    <hyperlink ref="G104" r:id="rId200" xr:uid="{00000000-0004-0000-0000-0000C7000000}"/>
+    <hyperlink ref="F105" r:id="rId201" xr:uid="{00000000-0004-0000-0000-0000C8000000}"/>
+    <hyperlink ref="G105" r:id="rId202" xr:uid="{00000000-0004-0000-0000-0000C9000000}"/>
+    <hyperlink ref="F106" r:id="rId203" xr:uid="{00000000-0004-0000-0000-0000CA000000}"/>
+    <hyperlink ref="G106" r:id="rId204" xr:uid="{00000000-0004-0000-0000-0000CB000000}"/>
+    <hyperlink ref="F107" r:id="rId205" xr:uid="{00000000-0004-0000-0000-0000CC000000}"/>
+    <hyperlink ref="G107" r:id="rId206" xr:uid="{00000000-0004-0000-0000-0000CD000000}"/>
+    <hyperlink ref="F108" r:id="rId207" xr:uid="{00000000-0004-0000-0000-0000CE000000}"/>
+    <hyperlink ref="G108" r:id="rId208" xr:uid="{00000000-0004-0000-0000-0000CF000000}"/>
+    <hyperlink ref="F109" r:id="rId209" xr:uid="{00000000-0004-0000-0000-0000D0000000}"/>
+    <hyperlink ref="G109" r:id="rId210" xr:uid="{00000000-0004-0000-0000-0000D1000000}"/>
+    <hyperlink ref="F110" r:id="rId211" xr:uid="{00000000-0004-0000-0000-0000D2000000}"/>
+    <hyperlink ref="G110" r:id="rId212" xr:uid="{00000000-0004-0000-0000-0000D3000000}"/>
+    <hyperlink ref="F111" r:id="rId213" xr:uid="{00000000-0004-0000-0000-0000D4000000}"/>
+    <hyperlink ref="G111" r:id="rId214" xr:uid="{00000000-0004-0000-0000-0000D5000000}"/>
+    <hyperlink ref="F112" r:id="rId215" xr:uid="{00000000-0004-0000-0000-0000D6000000}"/>
+    <hyperlink ref="G112" r:id="rId216" xr:uid="{00000000-0004-0000-0000-0000D7000000}"/>
+    <hyperlink ref="F113" r:id="rId217" xr:uid="{00000000-0004-0000-0000-0000D8000000}"/>
+    <hyperlink ref="G113" r:id="rId218" xr:uid="{00000000-0004-0000-0000-0000D9000000}"/>
+    <hyperlink ref="F114" r:id="rId219" xr:uid="{00000000-0004-0000-0000-0000DA000000}"/>
+    <hyperlink ref="G114" r:id="rId220" xr:uid="{00000000-0004-0000-0000-0000DB000000}"/>
+    <hyperlink ref="F115" r:id="rId221" xr:uid="{00000000-0004-0000-0000-0000DC000000}"/>
+    <hyperlink ref="G115" r:id="rId222" xr:uid="{00000000-0004-0000-0000-0000DD000000}"/>
+    <hyperlink ref="F116" r:id="rId223" xr:uid="{00000000-0004-0000-0000-0000DE000000}"/>
+    <hyperlink ref="G116" r:id="rId224" xr:uid="{00000000-0004-0000-0000-0000DF000000}"/>
+    <hyperlink ref="F117" r:id="rId225" xr:uid="{00000000-0004-0000-0000-0000E0000000}"/>
+    <hyperlink ref="G117" r:id="rId226" xr:uid="{00000000-0004-0000-0000-0000E1000000}"/>
+    <hyperlink ref="G118" r:id="rId227" xr:uid="{00000000-0004-0000-0000-0000E2000000}"/>
+    <hyperlink ref="F119" r:id="rId228" xr:uid="{00000000-0004-0000-0000-0000E3000000}"/>
+    <hyperlink ref="G119" r:id="rId229" xr:uid="{00000000-0004-0000-0000-0000E4000000}"/>
+    <hyperlink ref="F120" r:id="rId230" xr:uid="{00000000-0004-0000-0000-0000E5000000}"/>
+    <hyperlink ref="G120" r:id="rId231" xr:uid="{00000000-0004-0000-0000-0000E6000000}"/>
+    <hyperlink ref="F121" r:id="rId232" xr:uid="{00000000-0004-0000-0000-0000E7000000}"/>
+    <hyperlink ref="G121" r:id="rId233" xr:uid="{00000000-0004-0000-0000-0000E8000000}"/>
+    <hyperlink ref="F122" r:id="rId234" xr:uid="{00000000-0004-0000-0000-0000E9000000}"/>
+    <hyperlink ref="G122" r:id="rId235" xr:uid="{00000000-0004-0000-0000-0000EA000000}"/>
+    <hyperlink ref="F123" r:id="rId236" xr:uid="{00000000-0004-0000-0000-0000EB000000}"/>
+    <hyperlink ref="G123" r:id="rId237" xr:uid="{00000000-0004-0000-0000-0000EC000000}"/>
+    <hyperlink ref="F124" r:id="rId238" xr:uid="{00000000-0004-0000-0000-0000ED000000}"/>
+    <hyperlink ref="G124" r:id="rId239" xr:uid="{00000000-0004-0000-0000-0000EE000000}"/>
+    <hyperlink ref="F125" r:id="rId240" xr:uid="{00000000-0004-0000-0000-0000EF000000}"/>
+    <hyperlink ref="G125" r:id="rId241" xr:uid="{00000000-0004-0000-0000-0000F0000000}"/>
+    <hyperlink ref="F126" r:id="rId242" xr:uid="{00000000-0004-0000-0000-0000F1000000}"/>
+    <hyperlink ref="G126" r:id="rId243" xr:uid="{00000000-0004-0000-0000-0000F2000000}"/>
+    <hyperlink ref="F127" r:id="rId244" xr:uid="{00000000-0004-0000-0000-0000F3000000}"/>
+    <hyperlink ref="G127" r:id="rId245" xr:uid="{00000000-0004-0000-0000-0000F4000000}"/>
+    <hyperlink ref="F128" r:id="rId246" xr:uid="{00000000-0004-0000-0000-0000F5000000}"/>
+    <hyperlink ref="G128" r:id="rId247" xr:uid="{00000000-0004-0000-0000-0000F6000000}"/>
+    <hyperlink ref="F129" r:id="rId248" xr:uid="{00000000-0004-0000-0000-0000F7000000}"/>
+    <hyperlink ref="G129" r:id="rId249" xr:uid="{00000000-0004-0000-0000-0000F8000000}"/>
+    <hyperlink ref="F130" r:id="rId250" xr:uid="{00000000-0004-0000-0000-0000F9000000}"/>
+    <hyperlink ref="G130" r:id="rId251" xr:uid="{00000000-0004-0000-0000-0000FA000000}"/>
+    <hyperlink ref="F131" r:id="rId252" xr:uid="{00000000-0004-0000-0000-0000FB000000}"/>
+    <hyperlink ref="G131" r:id="rId253" xr:uid="{00000000-0004-0000-0000-0000FC000000}"/>
+    <hyperlink ref="F132" r:id="rId254" xr:uid="{00000000-0004-0000-0000-0000FD000000}"/>
+    <hyperlink ref="G132" r:id="rId255" xr:uid="{00000000-0004-0000-0000-0000FE000000}"/>
+    <hyperlink ref="F133" r:id="rId256" xr:uid="{00000000-0004-0000-0000-0000FF000000}"/>
+    <hyperlink ref="G133" r:id="rId257" xr:uid="{00000000-0004-0000-0000-000000010000}"/>
+    <hyperlink ref="F134" r:id="rId258" xr:uid="{00000000-0004-0000-0000-000001010000}"/>
+    <hyperlink ref="G134" r:id="rId259" xr:uid="{00000000-0004-0000-0000-000002010000}"/>
+    <hyperlink ref="F135" r:id="rId260" xr:uid="{00000000-0004-0000-0000-000003010000}"/>
+    <hyperlink ref="G135" r:id="rId261" xr:uid="{00000000-0004-0000-0000-000004010000}"/>
+    <hyperlink ref="F136" r:id="rId262" xr:uid="{00000000-0004-0000-0000-000005010000}"/>
+    <hyperlink ref="G136" r:id="rId263" xr:uid="{00000000-0004-0000-0000-000006010000}"/>
+    <hyperlink ref="F137" r:id="rId264" xr:uid="{00000000-0004-0000-0000-000007010000}"/>
+    <hyperlink ref="G137" r:id="rId265" xr:uid="{00000000-0004-0000-0000-000008010000}"/>
+    <hyperlink ref="F138" r:id="rId266" xr:uid="{00000000-0004-0000-0000-000009010000}"/>
+    <hyperlink ref="G138" r:id="rId267" xr:uid="{00000000-0004-0000-0000-00000A010000}"/>
+    <hyperlink ref="F139" r:id="rId268" xr:uid="{00000000-0004-0000-0000-00000B010000}"/>
+    <hyperlink ref="G139" r:id="rId269" xr:uid="{00000000-0004-0000-0000-00000C010000}"/>
+    <hyperlink ref="F140" r:id="rId270" xr:uid="{00000000-0004-0000-0000-00000D010000}"/>
+    <hyperlink ref="G140" r:id="rId271" xr:uid="{00000000-0004-0000-0000-00000E010000}"/>
+    <hyperlink ref="F141" r:id="rId272" xr:uid="{00000000-0004-0000-0000-00000F010000}"/>
+    <hyperlink ref="G141" r:id="rId273" xr:uid="{00000000-0004-0000-0000-000010010000}"/>
+    <hyperlink ref="F142" r:id="rId274" xr:uid="{00000000-0004-0000-0000-000011010000}"/>
+    <hyperlink ref="G142" r:id="rId275" xr:uid="{00000000-0004-0000-0000-000012010000}"/>
+    <hyperlink ref="F143" r:id="rId276" xr:uid="{00000000-0004-0000-0000-000013010000}"/>
+    <hyperlink ref="G143" r:id="rId277" xr:uid="{00000000-0004-0000-0000-000014010000}"/>
+    <hyperlink ref="F144" r:id="rId278" xr:uid="{00000000-0004-0000-0000-000015010000}"/>
+    <hyperlink ref="G144" r:id="rId279" xr:uid="{00000000-0004-0000-0000-000016010000}"/>
+    <hyperlink ref="F145" r:id="rId280" xr:uid="{00000000-0004-0000-0000-000017010000}"/>
+    <hyperlink ref="G145" r:id="rId281" xr:uid="{00000000-0004-0000-0000-000018010000}"/>
+    <hyperlink ref="F146" r:id="rId282" xr:uid="{00000000-0004-0000-0000-000019010000}"/>
+    <hyperlink ref="G146" r:id="rId283" xr:uid="{00000000-0004-0000-0000-00001A010000}"/>
+    <hyperlink ref="F147" r:id="rId284" xr:uid="{00000000-0004-0000-0000-00001B010000}"/>
+    <hyperlink ref="G147" r:id="rId285" xr:uid="{00000000-0004-0000-0000-00001C010000}"/>
+    <hyperlink ref="F148" r:id="rId286" xr:uid="{00000000-0004-0000-0000-00001D010000}"/>
+    <hyperlink ref="G148" r:id="rId287" xr:uid="{00000000-0004-0000-0000-00001E010000}"/>
+    <hyperlink ref="F149" r:id="rId288" xr:uid="{00000000-0004-0000-0000-00001F010000}"/>
+    <hyperlink ref="G149" r:id="rId289" xr:uid="{00000000-0004-0000-0000-000020010000}"/>
+    <hyperlink ref="F150" r:id="rId290" xr:uid="{00000000-0004-0000-0000-000021010000}"/>
+    <hyperlink ref="G150" r:id="rId291" xr:uid="{00000000-0004-0000-0000-000022010000}"/>
+    <hyperlink ref="F151" r:id="rId292" xr:uid="{00000000-0004-0000-0000-000023010000}"/>
+    <hyperlink ref="G151" r:id="rId293" xr:uid="{00000000-0004-0000-0000-000024010000}"/>
+    <hyperlink ref="F152" r:id="rId294" xr:uid="{00000000-0004-0000-0000-000025010000}"/>
+    <hyperlink ref="F153" r:id="rId295" xr:uid="{00000000-0004-0000-0000-000026010000}"/>
+    <hyperlink ref="G153" r:id="rId296" xr:uid="{00000000-0004-0000-0000-000027010000}"/>
+    <hyperlink ref="F154" r:id="rId297" xr:uid="{00000000-0004-0000-0000-000028010000}"/>
+    <hyperlink ref="G154" r:id="rId298" xr:uid="{00000000-0004-0000-0000-000029010000}"/>
+    <hyperlink ref="F155" r:id="rId299" xr:uid="{00000000-0004-0000-0000-00002A010000}"/>
+    <hyperlink ref="G155" r:id="rId300" xr:uid="{00000000-0004-0000-0000-00002B010000}"/>
+    <hyperlink ref="F156" r:id="rId301" xr:uid="{00000000-0004-0000-0000-00002C010000}"/>
+    <hyperlink ref="G156" r:id="rId302" xr:uid="{00000000-0004-0000-0000-00002D010000}"/>
+    <hyperlink ref="F157" r:id="rId303" xr:uid="{00000000-0004-0000-0000-00002E010000}"/>
+    <hyperlink ref="G157" r:id="rId304" xr:uid="{00000000-0004-0000-0000-00002F010000}"/>
+    <hyperlink ref="F158" r:id="rId305" xr:uid="{00000000-0004-0000-0000-000030010000}"/>
+    <hyperlink ref="G158" r:id="rId306" xr:uid="{00000000-0004-0000-0000-000031010000}"/>
+    <hyperlink ref="F159" r:id="rId307" xr:uid="{00000000-0004-0000-0000-000032010000}"/>
+    <hyperlink ref="G159" r:id="rId308" xr:uid="{00000000-0004-0000-0000-000033010000}"/>
+    <hyperlink ref="F160" r:id="rId309" xr:uid="{00000000-0004-0000-0000-000034010000}"/>
+    <hyperlink ref="G160" r:id="rId310" xr:uid="{00000000-0004-0000-0000-000035010000}"/>
+    <hyperlink ref="F161" r:id="rId311" xr:uid="{00000000-0004-0000-0000-000036010000}"/>
+    <hyperlink ref="G161" r:id="rId312" xr:uid="{00000000-0004-0000-0000-000037010000}"/>
+    <hyperlink ref="F162" r:id="rId313" xr:uid="{00000000-0004-0000-0000-000038010000}"/>
+    <hyperlink ref="G162" r:id="rId314" xr:uid="{00000000-0004-0000-0000-000039010000}"/>
+    <hyperlink ref="F163" r:id="rId315" xr:uid="{00000000-0004-0000-0000-00003A010000}"/>
+    <hyperlink ref="G163" r:id="rId316" xr:uid="{00000000-0004-0000-0000-00003B010000}"/>
+    <hyperlink ref="F164" r:id="rId317" xr:uid="{00000000-0004-0000-0000-00003C010000}"/>
+    <hyperlink ref="G164" r:id="rId318" xr:uid="{00000000-0004-0000-0000-00003D010000}"/>
+    <hyperlink ref="F165" r:id="rId319" xr:uid="{00000000-0004-0000-0000-00003E010000}"/>
+    <hyperlink ref="G165" r:id="rId320" xr:uid="{00000000-0004-0000-0000-00003F010000}"/>
+    <hyperlink ref="F166" r:id="rId321" xr:uid="{00000000-0004-0000-0000-000040010000}"/>
+    <hyperlink ref="G166" r:id="rId322" xr:uid="{00000000-0004-0000-0000-000041010000}"/>
+    <hyperlink ref="F167" r:id="rId323" xr:uid="{00000000-0004-0000-0000-000042010000}"/>
+    <hyperlink ref="G167" r:id="rId324" xr:uid="{00000000-0004-0000-0000-000043010000}"/>
+    <hyperlink ref="F168" r:id="rId325" xr:uid="{00000000-0004-0000-0000-000044010000}"/>
+    <hyperlink ref="G168" r:id="rId326" xr:uid="{00000000-0004-0000-0000-000045010000}"/>
+    <hyperlink ref="F169" r:id="rId327" xr:uid="{00000000-0004-0000-0000-000046010000}"/>
+    <hyperlink ref="G169" r:id="rId328" xr:uid="{00000000-0004-0000-0000-000047010000}"/>
+    <hyperlink ref="F170" r:id="rId329" xr:uid="{00000000-0004-0000-0000-000048010000}"/>
+    <hyperlink ref="G170" r:id="rId330" xr:uid="{00000000-0004-0000-0000-000049010000}"/>
+    <hyperlink ref="F171" r:id="rId331" xr:uid="{00000000-0004-0000-0000-00004A010000}"/>
+    <hyperlink ref="G171" r:id="rId332" xr:uid="{00000000-0004-0000-0000-00004B010000}"/>
+    <hyperlink ref="F172" r:id="rId333" xr:uid="{00000000-0004-0000-0000-00004C010000}"/>
+    <hyperlink ref="G172" r:id="rId334" xr:uid="{00000000-0004-0000-0000-00004D010000}"/>
+    <hyperlink ref="F173" r:id="rId335" xr:uid="{00000000-0004-0000-0000-00004E010000}"/>
+    <hyperlink ref="G173" r:id="rId336" xr:uid="{00000000-0004-0000-0000-00004F010000}"/>
+    <hyperlink ref="F174" r:id="rId337" xr:uid="{00000000-0004-0000-0000-000050010000}"/>
+    <hyperlink ref="G174" r:id="rId338" xr:uid="{00000000-0004-0000-0000-000051010000}"/>
+    <hyperlink ref="F175" r:id="rId339" xr:uid="{00000000-0004-0000-0000-000052010000}"/>
+    <hyperlink ref="G175" r:id="rId340" xr:uid="{00000000-0004-0000-0000-000053010000}"/>
+    <hyperlink ref="F176" r:id="rId341" xr:uid="{00000000-0004-0000-0000-000054010000}"/>
+    <hyperlink ref="G176" r:id="rId342" xr:uid="{00000000-0004-0000-0000-000055010000}"/>
+    <hyperlink ref="F177" r:id="rId343" xr:uid="{00000000-0004-0000-0000-000056010000}"/>
+    <hyperlink ref="G177" r:id="rId344" xr:uid="{00000000-0004-0000-0000-000057010000}"/>
+    <hyperlink ref="F178" r:id="rId345" xr:uid="{00000000-0004-0000-0000-000058010000}"/>
+    <hyperlink ref="G178" r:id="rId346" xr:uid="{00000000-0004-0000-0000-000059010000}"/>
+    <hyperlink ref="F179" r:id="rId347" xr:uid="{00000000-0004-0000-0000-00005A010000}"/>
+    <hyperlink ref="G179" r:id="rId348" xr:uid="{00000000-0004-0000-0000-00005B010000}"/>
+    <hyperlink ref="F180" r:id="rId349" xr:uid="{00000000-0004-0000-0000-00005C010000}"/>
+    <hyperlink ref="G180" r:id="rId350" xr:uid="{00000000-0004-0000-0000-00005D010000}"/>
+    <hyperlink ref="F181" r:id="rId351" xr:uid="{00000000-0004-0000-0000-00005E010000}"/>
+    <hyperlink ref="G181" r:id="rId352" xr:uid="{00000000-0004-0000-0000-00005F010000}"/>
+    <hyperlink ref="F182" r:id="rId353" xr:uid="{00000000-0004-0000-0000-000060010000}"/>
+    <hyperlink ref="G182" r:id="rId354" xr:uid="{00000000-0004-0000-0000-000061010000}"/>
+    <hyperlink ref="F183" r:id="rId355" xr:uid="{00000000-0004-0000-0000-000062010000}"/>
+    <hyperlink ref="G183" r:id="rId356" xr:uid="{00000000-0004-0000-0000-000063010000}"/>
+    <hyperlink ref="F184" r:id="rId357" xr:uid="{00000000-0004-0000-0000-000064010000}"/>
+    <hyperlink ref="G184" r:id="rId358" xr:uid="{00000000-0004-0000-0000-000065010000}"/>
+    <hyperlink ref="F185" r:id="rId359" xr:uid="{00000000-0004-0000-0000-000066010000}"/>
+    <hyperlink ref="G185" r:id="rId360" xr:uid="{00000000-0004-0000-0000-000067010000}"/>
+    <hyperlink ref="F186" r:id="rId361" xr:uid="{00000000-0004-0000-0000-000068010000}"/>
+    <hyperlink ref="G186" r:id="rId362" xr:uid="{00000000-0004-0000-0000-000069010000}"/>
+    <hyperlink ref="F187" r:id="rId363" xr:uid="{00000000-0004-0000-0000-00006A010000}"/>
+    <hyperlink ref="G187" r:id="rId364" xr:uid="{00000000-0004-0000-0000-00006B010000}"/>
+    <hyperlink ref="F188" r:id="rId365" xr:uid="{00000000-0004-0000-0000-00006C010000}"/>
+    <hyperlink ref="G188" r:id="rId366" xr:uid="{00000000-0004-0000-0000-00006D010000}"/>
+    <hyperlink ref="F189" r:id="rId367" xr:uid="{00000000-0004-0000-0000-00006E010000}"/>
+    <hyperlink ref="G189" r:id="rId368" xr:uid="{00000000-0004-0000-0000-00006F010000}"/>
+    <hyperlink ref="F190" r:id="rId369" xr:uid="{00000000-0004-0000-0000-000070010000}"/>
+    <hyperlink ref="G190" r:id="rId370" xr:uid="{00000000-0004-0000-0000-000071010000}"/>
+    <hyperlink ref="F191" r:id="rId371" xr:uid="{00000000-0004-0000-0000-000072010000}"/>
+    <hyperlink ref="G191" r:id="rId372" xr:uid="{00000000-0004-0000-0000-000073010000}"/>
+    <hyperlink ref="F192" r:id="rId373" xr:uid="{00000000-0004-0000-0000-000074010000}"/>
+    <hyperlink ref="G192" r:id="rId374" xr:uid="{00000000-0004-0000-0000-000075010000}"/>
+    <hyperlink ref="F193" r:id="rId375" xr:uid="{00000000-0004-0000-0000-000076010000}"/>
+    <hyperlink ref="G193" r:id="rId376" xr:uid="{00000000-0004-0000-0000-000077010000}"/>
+    <hyperlink ref="F194" r:id="rId377" xr:uid="{00000000-0004-0000-0000-000078010000}"/>
+    <hyperlink ref="G194" r:id="rId378" xr:uid="{00000000-0004-0000-0000-000079010000}"/>
+    <hyperlink ref="F195" r:id="rId379" xr:uid="{00000000-0004-0000-0000-00007A010000}"/>
+    <hyperlink ref="G195" r:id="rId380" xr:uid="{00000000-0004-0000-0000-00007B010000}"/>
+    <hyperlink ref="F196" r:id="rId381" xr:uid="{00000000-0004-0000-0000-00007C010000}"/>
+    <hyperlink ref="G196" r:id="rId382" xr:uid="{00000000-0004-0000-0000-00007D010000}"/>
+    <hyperlink ref="F197" r:id="rId383" xr:uid="{00000000-0004-0000-0000-00007E010000}"/>
+    <hyperlink ref="G197" r:id="rId384" xr:uid="{00000000-0004-0000-0000-00007F010000}"/>
+    <hyperlink ref="F198" r:id="rId385" xr:uid="{00000000-0004-0000-0000-000080010000}"/>
+    <hyperlink ref="G198" r:id="rId386" xr:uid="{00000000-0004-0000-0000-000081010000}"/>
+    <hyperlink ref="F199" r:id="rId387" xr:uid="{00000000-0004-0000-0000-000082010000}"/>
+    <hyperlink ref="G199" r:id="rId388" xr:uid="{00000000-0004-0000-0000-000083010000}"/>
+    <hyperlink ref="F200" r:id="rId389" xr:uid="{00000000-0004-0000-0000-000084010000}"/>
+    <hyperlink ref="G200" r:id="rId390" xr:uid="{00000000-0004-0000-0000-000085010000}"/>
+    <hyperlink ref="F201" r:id="rId391" xr:uid="{00000000-0004-0000-0000-000086010000}"/>
+    <hyperlink ref="G201" r:id="rId392" xr:uid="{00000000-0004-0000-0000-000087010000}"/>
+    <hyperlink ref="F202" r:id="rId393" xr:uid="{00000000-0004-0000-0000-000088010000}"/>
+    <hyperlink ref="G202" r:id="rId394" xr:uid="{00000000-0004-0000-0000-000089010000}"/>
+    <hyperlink ref="F203" r:id="rId395" xr:uid="{00000000-0004-0000-0000-00008A010000}"/>
+    <hyperlink ref="G203" r:id="rId396" xr:uid="{00000000-0004-0000-0000-00008B010000}"/>
+    <hyperlink ref="F204" r:id="rId397" xr:uid="{00000000-0004-0000-0000-00008C010000}"/>
+    <hyperlink ref="G204" r:id="rId398" xr:uid="{00000000-0004-0000-0000-00008D010000}"/>
+    <hyperlink ref="F205" r:id="rId399" xr:uid="{00000000-0004-0000-0000-00008E010000}"/>
+    <hyperlink ref="G205" r:id="rId400" xr:uid="{00000000-0004-0000-0000-00008F010000}"/>
+    <hyperlink ref="F206" r:id="rId401" xr:uid="{00000000-0004-0000-0000-000090010000}"/>
+    <hyperlink ref="G206" r:id="rId402" xr:uid="{00000000-0004-0000-0000-000091010000}"/>
+    <hyperlink ref="F207" r:id="rId403" xr:uid="{00000000-0004-0000-0000-000092010000}"/>
+    <hyperlink ref="G207" r:id="rId404" xr:uid="{00000000-0004-0000-0000-000093010000}"/>
+    <hyperlink ref="F208" r:id="rId405" xr:uid="{00000000-0004-0000-0000-000094010000}"/>
+    <hyperlink ref="G208" r:id="rId406" xr:uid="{00000000-0004-0000-0000-000095010000}"/>
+    <hyperlink ref="F209" r:id="rId407" xr:uid="{00000000-0004-0000-0000-000096010000}"/>
+    <hyperlink ref="G209" r:id="rId408" xr:uid="{00000000-0004-0000-0000-000097010000}"/>
+    <hyperlink ref="F210" r:id="rId409" xr:uid="{00000000-0004-0000-0000-000098010000}"/>
+    <hyperlink ref="G210" r:id="rId410" xr:uid="{00000000-0004-0000-0000-000099010000}"/>
+    <hyperlink ref="F211" r:id="rId411" xr:uid="{00000000-0004-0000-0000-00009A010000}"/>
+    <hyperlink ref="G211" r:id="rId412" xr:uid="{00000000-0004-0000-0000-00009B010000}"/>
+    <hyperlink ref="F212" r:id="rId413" xr:uid="{00000000-0004-0000-0000-00009C010000}"/>
+    <hyperlink ref="G212" r:id="rId414" xr:uid="{00000000-0004-0000-0000-00009D010000}"/>
+    <hyperlink ref="F213" r:id="rId415" xr:uid="{00000000-0004-0000-0000-00009E010000}"/>
+    <hyperlink ref="G213" r:id="rId416" xr:uid="{00000000-0004-0000-0000-00009F010000}"/>
+    <hyperlink ref="F214" r:id="rId417" xr:uid="{00000000-0004-0000-0000-0000A0010000}"/>
+    <hyperlink ref="G214" r:id="rId418" xr:uid="{00000000-0004-0000-0000-0000A1010000}"/>
+    <hyperlink ref="F215" r:id="rId419" xr:uid="{00000000-0004-0000-0000-0000A2010000}"/>
+    <hyperlink ref="G215" r:id="rId420" xr:uid="{00000000-0004-0000-0000-0000A3010000}"/>
+    <hyperlink ref="F216" r:id="rId421" xr:uid="{00000000-0004-0000-0000-0000A4010000}"/>
+    <hyperlink ref="G216" r:id="rId422" xr:uid="{00000000-0004-0000-0000-0000A5010000}"/>
+    <hyperlink ref="F217" r:id="rId423" xr:uid="{00000000-0004-0000-0000-0000A6010000}"/>
+    <hyperlink ref="G217" r:id="rId424" xr:uid="{00000000-0004-0000-0000-0000A7010000}"/>
+    <hyperlink ref="F218" r:id="rId425" xr:uid="{00000000-0004-0000-0000-0000A8010000}"/>
+    <hyperlink ref="G218" r:id="rId426" xr:uid="{00000000-0004-0000-0000-0000A9010000}"/>
+    <hyperlink ref="F219" r:id="rId427" xr:uid="{00000000-0004-0000-0000-0000AA010000}"/>
+    <hyperlink ref="G219" r:id="rId428" xr:uid="{00000000-0004-0000-0000-0000AB010000}"/>
+    <hyperlink ref="F220" r:id="rId429" xr:uid="{00000000-0004-0000-0000-0000AC010000}"/>
+    <hyperlink ref="G220" r:id="rId430" xr:uid="{00000000-0004-0000-0000-0000AD010000}"/>
+    <hyperlink ref="F221" r:id="rId431" xr:uid="{00000000-0004-0000-0000-0000AE010000}"/>
+    <hyperlink ref="G221" r:id="rId432" xr:uid="{00000000-0004-0000-0000-0000AF010000}"/>
+    <hyperlink ref="F222" r:id="rId433" xr:uid="{00000000-0004-0000-0000-0000B0010000}"/>
+    <hyperlink ref="G222" r:id="rId434" xr:uid="{00000000-0004-0000-0000-0000B1010000}"/>
+    <hyperlink ref="F223" r:id="rId435" xr:uid="{00000000-0004-0000-0000-0000B2010000}"/>
+    <hyperlink ref="G223" r:id="rId436" xr:uid="{00000000-0004-0000-0000-0000B3010000}"/>
+    <hyperlink ref="F224" r:id="rId437" xr:uid="{00000000-0004-0000-0000-0000B4010000}"/>
+    <hyperlink ref="G224" r:id="rId438" xr:uid="{00000000-0004-0000-0000-0000B5010000}"/>
+    <hyperlink ref="F225" r:id="rId439" xr:uid="{00000000-0004-0000-0000-0000B6010000}"/>
+    <hyperlink ref="G225" r:id="rId440" xr:uid="{00000000-0004-0000-0000-0000B7010000}"/>
+    <hyperlink ref="F226" r:id="rId441" xr:uid="{00000000-0004-0000-0000-0000B8010000}"/>
+    <hyperlink ref="G226" r:id="rId442" xr:uid="{00000000-0004-0000-0000-0000B9010000}"/>
+    <hyperlink ref="F227" r:id="rId443" xr:uid="{00000000-0004-0000-0000-0000BA010000}"/>
+    <hyperlink ref="G227" r:id="rId444" xr:uid="{00000000-0004-0000-0000-0000BB010000}"/>
+    <hyperlink ref="F228" r:id="rId445" xr:uid="{00000000-0004-0000-0000-0000BC010000}"/>
+    <hyperlink ref="G228" r:id="rId446" xr:uid="{00000000-0004-0000-0000-0000BD010000}"/>
+    <hyperlink ref="F229" r:id="rId447" xr:uid="{00000000-0004-0000-0000-0000BE010000}"/>
+    <hyperlink ref="G229" r:id="rId448" xr:uid="{00000000-0004-0000-0000-0000BF010000}"/>
+    <hyperlink ref="F230" r:id="rId449" xr:uid="{00000000-0004-0000-0000-0000C0010000}"/>
+    <hyperlink ref="G230" r:id="rId450" xr:uid="{00000000-0004-0000-0000-0000C1010000}"/>
+    <hyperlink ref="F231" r:id="rId451" xr:uid="{00000000-0004-0000-0000-0000C2010000}"/>
+    <hyperlink ref="G231" r:id="rId452" xr:uid="{00000000-0004-0000-0000-0000C3010000}"/>
+    <hyperlink ref="F232" r:id="rId453" xr:uid="{00000000-0004-0000-0000-0000C4010000}"/>
+    <hyperlink ref="G232" r:id="rId454" xr:uid="{00000000-0004-0000-0000-0000C5010000}"/>
+    <hyperlink ref="F233" r:id="rId455" xr:uid="{00000000-0004-0000-0000-0000C6010000}"/>
+    <hyperlink ref="G233" r:id="rId456" xr:uid="{00000000-0004-0000-0000-0000C7010000}"/>
+    <hyperlink ref="F234" r:id="rId457" xr:uid="{00000000-0004-0000-0000-0000C8010000}"/>
+    <hyperlink ref="G234" r:id="rId458" xr:uid="{00000000-0004-0000-0000-0000C9010000}"/>
+    <hyperlink ref="F235" r:id="rId459" xr:uid="{00000000-0004-0000-0000-0000CA010000}"/>
+    <hyperlink ref="G235" r:id="rId460" xr:uid="{00000000-0004-0000-0000-0000CB010000}"/>
+    <hyperlink ref="F236" r:id="rId461" xr:uid="{00000000-0004-0000-0000-0000CC010000}"/>
+    <hyperlink ref="G236" r:id="rId462" xr:uid="{00000000-0004-0000-0000-0000CD010000}"/>
+    <hyperlink ref="F237" r:id="rId463" xr:uid="{00000000-0004-0000-0000-0000CE010000}"/>
+    <hyperlink ref="G237" r:id="rId464" xr:uid="{00000000-0004-0000-0000-0000CF010000}"/>
+    <hyperlink ref="F238" r:id="rId465" xr:uid="{00000000-0004-0000-0000-0000D0010000}"/>
+    <hyperlink ref="G238" r:id="rId466" xr:uid="{00000000-0004-0000-0000-0000D1010000}"/>
+    <hyperlink ref="F239" r:id="rId467" xr:uid="{00000000-0004-0000-0000-0000D2010000}"/>
+    <hyperlink ref="G239" r:id="rId468" xr:uid="{00000000-0004-0000-0000-0000D3010000}"/>
+    <hyperlink ref="F240" r:id="rId469" xr:uid="{00000000-0004-0000-0000-0000D4010000}"/>
+    <hyperlink ref="G240" r:id="rId470" xr:uid="{00000000-0004-0000-0000-0000D5010000}"/>
+    <hyperlink ref="F241" r:id="rId471" xr:uid="{00000000-0004-0000-0000-0000D6010000}"/>
+    <hyperlink ref="G241" r:id="rId472" xr:uid="{00000000-0004-0000-0000-0000D7010000}"/>
+    <hyperlink ref="F242" r:id="rId473" xr:uid="{00000000-0004-0000-0000-0000D8010000}"/>
+    <hyperlink ref="G242" r:id="rId474" xr:uid="{00000000-0004-0000-0000-0000D9010000}"/>
+    <hyperlink ref="F243" r:id="rId475" xr:uid="{00000000-0004-0000-0000-0000DA010000}"/>
+    <hyperlink ref="G243" r:id="rId476" xr:uid="{00000000-0004-0000-0000-0000DB010000}"/>
+    <hyperlink ref="F244" r:id="rId477" xr:uid="{00000000-0004-0000-0000-0000DC010000}"/>
+    <hyperlink ref="G244" r:id="rId478" xr:uid="{00000000-0004-0000-0000-0000DD010000}"/>
+    <hyperlink ref="F245" r:id="rId479" xr:uid="{00000000-0004-0000-0000-0000DE010000}"/>
+    <hyperlink ref="G245" r:id="rId480" xr:uid="{00000000-0004-0000-0000-0000DF010000}"/>
+    <hyperlink ref="F246" r:id="rId481" xr:uid="{00000000-0004-0000-0000-0000E0010000}"/>
+    <hyperlink ref="G246" r:id="rId482" xr:uid="{00000000-0004-0000-0000-0000E1010000}"/>
+    <hyperlink ref="F247" r:id="rId483" xr:uid="{00000000-0004-0000-0000-0000E2010000}"/>
+    <hyperlink ref="F248" r:id="rId484" xr:uid="{00000000-0004-0000-0000-0000E3010000}"/>
+    <hyperlink ref="G248" r:id="rId485" xr:uid="{00000000-0004-0000-0000-0000E4010000}"/>
+    <hyperlink ref="F249" r:id="rId486" xr:uid="{00000000-0004-0000-0000-0000E5010000}"/>
+    <hyperlink ref="G249" r:id="rId487" xr:uid="{00000000-0004-0000-0000-0000E6010000}"/>
+    <hyperlink ref="F250" r:id="rId488" xr:uid="{00000000-0004-0000-0000-0000E7010000}"/>
+    <hyperlink ref="G250" r:id="rId489" xr:uid="{00000000-0004-0000-0000-0000E8010000}"/>
+    <hyperlink ref="F251" r:id="rId490" xr:uid="{00000000-0004-0000-0000-0000E9010000}"/>
+    <hyperlink ref="G251" r:id="rId491" xr:uid="{00000000-0004-0000-0000-0000EA010000}"/>
+    <hyperlink ref="F252" r:id="rId492" xr:uid="{00000000-0004-0000-0000-0000EB010000}"/>
+    <hyperlink ref="G252" r:id="rId493" xr:uid="{00000000-0004-0000-0000-0000EC010000}"/>
+    <hyperlink ref="F253" r:id="rId494" xr:uid="{00000000-0004-0000-0000-0000ED010000}"/>
+    <hyperlink ref="F255" r:id="rId495" xr:uid="{00000000-0004-0000-0000-0000F1010000}"/>
+    <hyperlink ref="G255" r:id="rId496" xr:uid="{00000000-0004-0000-0000-0000F2010000}"/>
+    <hyperlink ref="F256" r:id="rId497" xr:uid="{00000000-0004-0000-0000-0000F3010000}"/>
+    <hyperlink ref="G256" r:id="rId498" xr:uid="{00000000-0004-0000-0000-0000F4010000}"/>
+    <hyperlink ref="F257" r:id="rId499" xr:uid="{00000000-0004-0000-0000-0000F5010000}"/>
+    <hyperlink ref="G257" r:id="rId500" xr:uid="{00000000-0004-0000-0000-0000F6010000}"/>
+    <hyperlink ref="F258" r:id="rId501" xr:uid="{00000000-0004-0000-0000-0000F7010000}"/>
+    <hyperlink ref="G258" r:id="rId502" xr:uid="{00000000-0004-0000-0000-0000F8010000}"/>
+    <hyperlink ref="F259" r:id="rId503" xr:uid="{00000000-0004-0000-0000-0000F9010000}"/>
+    <hyperlink ref="G259" r:id="rId504" xr:uid="{00000000-0004-0000-0000-0000FA010000}"/>
+    <hyperlink ref="F260" r:id="rId505" xr:uid="{00000000-0004-0000-0000-0000FB010000}"/>
+    <hyperlink ref="G260" r:id="rId506" xr:uid="{00000000-0004-0000-0000-0000FC010000}"/>
+    <hyperlink ref="F261" r:id="rId507" xr:uid="{00000000-0004-0000-0000-0000FD010000}"/>
+    <hyperlink ref="G261" r:id="rId508" xr:uid="{00000000-0004-0000-0000-0000FE010000}"/>
+    <hyperlink ref="F262" r:id="rId509" xr:uid="{00000000-0004-0000-0000-0000FF010000}"/>
+    <hyperlink ref="G262" r:id="rId510" xr:uid="{00000000-0004-0000-0000-000000020000}"/>
+    <hyperlink ref="F263" r:id="rId511" xr:uid="{00000000-0004-0000-0000-000001020000}"/>
+    <hyperlink ref="G263" r:id="rId512" xr:uid="{00000000-0004-0000-0000-000002020000}"/>
+    <hyperlink ref="F264" r:id="rId513" xr:uid="{00000000-0004-0000-0000-000003020000}"/>
+    <hyperlink ref="G264" r:id="rId514" xr:uid="{00000000-0004-0000-0000-000004020000}"/>
+    <hyperlink ref="F265" r:id="rId515" xr:uid="{00000000-0004-0000-0000-000005020000}"/>
+    <hyperlink ref="G265" r:id="rId516" xr:uid="{00000000-0004-0000-0000-000006020000}"/>
+    <hyperlink ref="F266" r:id="rId517" xr:uid="{00000000-0004-0000-0000-000007020000}"/>
+    <hyperlink ref="G266" r:id="rId518" xr:uid="{00000000-0004-0000-0000-000008020000}"/>
+    <hyperlink ref="F267" r:id="rId519" xr:uid="{00000000-0004-0000-0000-000009020000}"/>
+    <hyperlink ref="G267" r:id="rId520" xr:uid="{00000000-0004-0000-0000-00000A020000}"/>
+    <hyperlink ref="F268" r:id="rId521" xr:uid="{00000000-0004-0000-0000-00000B020000}"/>
+    <hyperlink ref="G268" r:id="rId522" xr:uid="{00000000-0004-0000-0000-00000C020000}"/>
+    <hyperlink ref="F269" r:id="rId523" xr:uid="{00000000-0004-0000-0000-00000D020000}"/>
+    <hyperlink ref="G269" r:id="rId524" xr:uid="{00000000-0004-0000-0000-00000E020000}"/>
+    <hyperlink ref="F270" r:id="rId525" xr:uid="{00000000-0004-0000-0000-00000F020000}"/>
+    <hyperlink ref="G270" r:id="rId526" xr:uid="{00000000-0004-0000-0000-000010020000}"/>
+    <hyperlink ref="F273" r:id="rId527" xr:uid="{00000000-0004-0000-0000-000012020000}"/>
+    <hyperlink ref="G273" r:id="rId528" xr:uid="{00000000-0004-0000-0000-000013020000}"/>
+    <hyperlink ref="F274" r:id="rId529" xr:uid="{00000000-0004-0000-0000-000014020000}"/>
+    <hyperlink ref="G274" r:id="rId530" xr:uid="{00000000-0004-0000-0000-000015020000}"/>
+    <hyperlink ref="F275" r:id="rId531" xr:uid="{00000000-0004-0000-0000-000016020000}"/>
+    <hyperlink ref="G275" r:id="rId532" xr:uid="{00000000-0004-0000-0000-000017020000}"/>
+    <hyperlink ref="F276" r:id="rId533" xr:uid="{00000000-0004-0000-0000-000018020000}"/>
+    <hyperlink ref="G276" r:id="rId534" xr:uid="{00000000-0004-0000-0000-000019020000}"/>
+    <hyperlink ref="F277" r:id="rId535" xr:uid="{00000000-0004-0000-0000-00001A020000}"/>
+    <hyperlink ref="G277" r:id="rId536" xr:uid="{00000000-0004-0000-0000-00001B020000}"/>
+    <hyperlink ref="F278" r:id="rId537" xr:uid="{00000000-0004-0000-0000-00001C020000}"/>
+    <hyperlink ref="G278" r:id="rId538" xr:uid="{00000000-0004-0000-0000-00001D020000}"/>
+    <hyperlink ref="F279" r:id="rId539" xr:uid="{00000000-0004-0000-0000-00001E020000}"/>
+    <hyperlink ref="G279" r:id="rId540" xr:uid="{00000000-0004-0000-0000-00001F020000}"/>
+    <hyperlink ref="F280" r:id="rId541" xr:uid="{00000000-0004-0000-0000-000020020000}"/>
+    <hyperlink ref="G280" r:id="rId542" xr:uid="{00000000-0004-0000-0000-000021020000}"/>
+    <hyperlink ref="F281" r:id="rId543" xr:uid="{00000000-0004-0000-0000-000022020000}"/>
+    <hyperlink ref="G281" r:id="rId544" xr:uid="{00000000-0004-0000-0000-000023020000}"/>
+    <hyperlink ref="F282" r:id="rId545" xr:uid="{00000000-0004-0000-0000-000024020000}"/>
+    <hyperlink ref="G282" r:id="rId546" xr:uid="{00000000-0004-0000-0000-000025020000}"/>
+    <hyperlink ref="F283" r:id="rId547" xr:uid="{00000000-0004-0000-0000-000026020000}"/>
+    <hyperlink ref="G283" r:id="rId548" xr:uid="{00000000-0004-0000-0000-000027020000}"/>
+    <hyperlink ref="F284" r:id="rId549" xr:uid="{00000000-0004-0000-0000-000028020000}"/>
+    <hyperlink ref="G284" r:id="rId550" xr:uid="{00000000-0004-0000-0000-000029020000}"/>
+    <hyperlink ref="F285" r:id="rId551" xr:uid="{00000000-0004-0000-0000-00002A020000}"/>
+    <hyperlink ref="G285" r:id="rId552" xr:uid="{00000000-0004-0000-0000-00002B020000}"/>
+    <hyperlink ref="F286" r:id="rId553" xr:uid="{00000000-0004-0000-0000-00002C020000}"/>
+    <hyperlink ref="G286" r:id="rId554" xr:uid="{00000000-0004-0000-0000-00002D020000}"/>
+    <hyperlink ref="F287" r:id="rId555" xr:uid="{00000000-0004-0000-0000-00002E020000}"/>
+    <hyperlink ref="G287" r:id="rId556" xr:uid="{00000000-0004-0000-0000-00002F020000}"/>
+    <hyperlink ref="F288" r:id="rId557" xr:uid="{00000000-0004-0000-0000-000030020000}"/>
+    <hyperlink ref="G288" r:id="rId558" xr:uid="{00000000-0004-0000-0000-000031020000}"/>
+    <hyperlink ref="F289" r:id="rId559" xr:uid="{00000000-0004-0000-0000-000032020000}"/>
+    <hyperlink ref="G289" r:id="rId560" xr:uid="{00000000-0004-0000-0000-000033020000}"/>
+    <hyperlink ref="F290" r:id="rId561" xr:uid="{00000000-0004-0000-0000-000034020000}"/>
+    <hyperlink ref="G290" r:id="rId562" xr:uid="{00000000-0004-0000-0000-000035020000}"/>
+    <hyperlink ref="F291" r:id="rId563" xr:uid="{00000000-0004-0000-0000-000036020000}"/>
+    <hyperlink ref="G291" r:id="rId564" xr:uid="{00000000-0004-0000-0000-000037020000}"/>
+    <hyperlink ref="F292" r:id="rId565" xr:uid="{00000000-0004-0000-0000-000038020000}"/>
+    <hyperlink ref="F293" r:id="rId566" xr:uid="{00000000-0004-0000-0000-000039020000}"/>
+    <hyperlink ref="G293" r:id="rId567" xr:uid="{00000000-0004-0000-0000-00003A020000}"/>
+    <hyperlink ref="F294" r:id="rId568" xr:uid="{00000000-0004-0000-0000-00003B020000}"/>
+    <hyperlink ref="G294" r:id="rId569" xr:uid="{00000000-0004-0000-0000-00003C020000}"/>
+    <hyperlink ref="F295" r:id="rId570" xr:uid="{00000000-0004-0000-0000-00003D020000}"/>
+    <hyperlink ref="G295" r:id="rId571" xr:uid="{00000000-0004-0000-0000-00003E020000}"/>
+    <hyperlink ref="F296" r:id="rId572" xr:uid="{00000000-0004-0000-0000-00003F020000}"/>
+    <hyperlink ref="G296" r:id="rId573" xr:uid="{00000000-0004-0000-0000-000040020000}"/>
+    <hyperlink ref="F297" r:id="rId574" xr:uid="{00000000-0004-0000-0000-000041020000}"/>
+    <hyperlink ref="F298" r:id="rId575" xr:uid="{00000000-0004-0000-0000-000042020000}"/>
+    <hyperlink ref="G298" r:id="rId576" xr:uid="{00000000-0004-0000-0000-000043020000}"/>
+    <hyperlink ref="F299" r:id="rId577" xr:uid="{00000000-0004-0000-0000-000044020000}"/>
+    <hyperlink ref="G299" r:id="rId578" xr:uid="{00000000-0004-0000-0000-000045020000}"/>
+    <hyperlink ref="F300" r:id="rId579" xr:uid="{00000000-0004-0000-0000-000046020000}"/>
+    <hyperlink ref="G300" r:id="rId580" xr:uid="{00000000-0004-0000-0000-000047020000}"/>
+    <hyperlink ref="F301" r:id="rId581" xr:uid="{00000000-0004-0000-0000-000048020000}"/>
+    <hyperlink ref="G301" r:id="rId582" xr:uid="{00000000-0004-0000-0000-000049020000}"/>
+    <hyperlink ref="F302" r:id="rId583" xr:uid="{00000000-0004-0000-0000-00004A020000}"/>
+    <hyperlink ref="G302" r:id="rId584" xr:uid="{00000000-0004-0000-0000-00004B020000}"/>
+    <hyperlink ref="F303" r:id="rId585" xr:uid="{00000000-0004-0000-0000-00004C020000}"/>
+    <hyperlink ref="G303" r:id="rId586" xr:uid="{00000000-0004-0000-0000-00004D020000}"/>
+    <hyperlink ref="F304" r:id="rId587" xr:uid="{00000000-0004-0000-0000-00004E020000}"/>
+    <hyperlink ref="G304" r:id="rId588" xr:uid="{00000000-0004-0000-0000-00004F020000}"/>
+    <hyperlink ref="F305" r:id="rId589" xr:uid="{00000000-0004-0000-0000-000050020000}"/>
+    <hyperlink ref="G305" r:id="rId590" xr:uid="{00000000-0004-0000-0000-000051020000}"/>
+    <hyperlink ref="F306" r:id="rId591" xr:uid="{00000000-0004-0000-0000-000052020000}"/>
+    <hyperlink ref="G306" r:id="rId592" xr:uid="{00000000-0004-0000-0000-000053020000}"/>
+    <hyperlink ref="F307" r:id="rId593" xr:uid="{00000000-0004-0000-0000-000054020000}"/>
+    <hyperlink ref="G307" r:id="rId594" xr:uid="{00000000-0004-0000-0000-000055020000}"/>
+    <hyperlink ref="F308" r:id="rId595" xr:uid="{00000000-0004-0000-0000-000056020000}"/>
+    <hyperlink ref="G308" r:id="rId596" xr:uid="{00000000-0004-0000-0000-000057020000}"/>
+    <hyperlink ref="F309" r:id="rId597" xr:uid="{00000000-0004-0000-0000-000058020000}"/>
+    <hyperlink ref="G309" r:id="rId598" xr:uid="{00000000-0004-0000-0000-000059020000}"/>
+    <hyperlink ref="F310" r:id="rId599" xr:uid="{00000000-0004-0000-0000-00005A020000}"/>
+    <hyperlink ref="G310" r:id="rId600" xr:uid="{00000000-0004-0000-0000-00005B020000}"/>
+    <hyperlink ref="F311" r:id="rId601" xr:uid="{00000000-0004-0000-0000-00005C020000}"/>
+    <hyperlink ref="G311" r:id="rId602" xr:uid="{00000000-0004-0000-0000-00005D020000}"/>
+    <hyperlink ref="F312" r:id="rId603" xr:uid="{00000000-0004-0000-0000-00005E020000}"/>
+    <hyperlink ref="G312" r:id="rId604" xr:uid="{00000000-0004-0000-0000-00005F020000}"/>
+    <hyperlink ref="F313" r:id="rId605" xr:uid="{00000000-0004-0000-0000-000060020000}"/>
+    <hyperlink ref="G313" r:id="rId606" xr:uid="{00000000-0004-0000-0000-000061020000}"/>
+    <hyperlink ref="F314" r:id="rId607" xr:uid="{00000000-0004-0000-0000-000062020000}"/>
+    <hyperlink ref="G314" r:id="rId608" xr:uid="{00000000-0004-0000-0000-000063020000}"/>
+    <hyperlink ref="F315" r:id="rId609" xr:uid="{00000000-0004-0000-0000-000064020000}"/>
+    <hyperlink ref="G315" r:id="rId610" xr:uid="{00000000-0004-0000-0000-000065020000}"/>
+    <hyperlink ref="F316" r:id="rId611" xr:uid="{00000000-0004-0000-0000-000066020000}"/>
+    <hyperlink ref="G316" r:id="rId612" xr:uid="{00000000-0004-0000-0000-000067020000}"/>
+    <hyperlink ref="F317" r:id="rId613" xr:uid="{00000000-0004-0000-0000-000068020000}"/>
+    <hyperlink ref="G317" r:id="rId614" xr:uid="{00000000-0004-0000-0000-000069020000}"/>
+    <hyperlink ref="F318" r:id="rId615" xr:uid="{00000000-0004-0000-0000-00006A020000}"/>
+    <hyperlink ref="G318" r:id="rId616" xr:uid="{00000000-0004-0000-0000-00006B020000}"/>
+    <hyperlink ref="F319" r:id="rId617" xr:uid="{00000000-0004-0000-0000-00006C020000}"/>
+    <hyperlink ref="G319" r:id="rId618" xr:uid="{00000000-0004-0000-0000-00006D020000}"/>
+    <hyperlink ref="F320" r:id="rId619" xr:uid="{00000000-0004-0000-0000-00006E020000}"/>
+    <hyperlink ref="G320" r:id="rId620" xr:uid="{00000000-0004-0000-0000-00006F020000}"/>
+    <hyperlink ref="F321" r:id="rId621" xr:uid="{00000000-0004-0000-0000-000070020000}"/>
+    <hyperlink ref="G321" r:id="rId622" xr:uid="{00000000-0004-0000-0000-000071020000}"/>
+    <hyperlink ref="F322" r:id="rId623" xr:uid="{00000000-0004-0000-0000-000072020000}"/>
+    <hyperlink ref="G322" r:id="rId624" xr:uid="{00000000-0004-0000-0000-000073020000}"/>
+    <hyperlink ref="F323" r:id="rId625" xr:uid="{00000000-0004-0000-0000-000074020000}"/>
+    <hyperlink ref="G323" r:id="rId626" xr:uid="{00000000-0004-0000-0000-000075020000}"/>
+    <hyperlink ref="F324" r:id="rId627" xr:uid="{00000000-0004-0000-0000-000076020000}"/>
+    <hyperlink ref="G324" r:id="rId628" xr:uid="{00000000-0004-0000-0000-000077020000}"/>
+    <hyperlink ref="F325" r:id="rId629" xr:uid="{00000000-0004-0000-0000-000078020000}"/>
+    <hyperlink ref="G325" r:id="rId630" xr:uid="{00000000-0004-0000-0000-000079020000}"/>
+    <hyperlink ref="F326" r:id="rId631" xr:uid="{00000000-0004-0000-0000-00007A020000}"/>
+    <hyperlink ref="G326" r:id="rId632" xr:uid="{00000000-0004-0000-0000-00007B020000}"/>
+    <hyperlink ref="F327" r:id="rId633" xr:uid="{00000000-0004-0000-0000-00007C020000}"/>
+    <hyperlink ref="G327" r:id="rId634" xr:uid="{00000000-0004-0000-0000-00007D020000}"/>
+    <hyperlink ref="F328" r:id="rId635" xr:uid="{00000000-0004-0000-0000-00007E020000}"/>
+    <hyperlink ref="G328" r:id="rId636" xr:uid="{00000000-0004-0000-0000-00007F020000}"/>
+    <hyperlink ref="F329" r:id="rId637" xr:uid="{00000000-0004-0000-0000-000080020000}"/>
+    <hyperlink ref="G329" r:id="rId638" xr:uid="{00000000-0004-0000-0000-000081020000}"/>
+    <hyperlink ref="F330" r:id="rId639" xr:uid="{00000000-0004-0000-0000-000082020000}"/>
+    <hyperlink ref="G330" r:id="rId640" xr:uid="{00000000-0004-0000-0000-000083020000}"/>
+    <hyperlink ref="F331" r:id="rId641" xr:uid="{00000000-0004-0000-0000-000084020000}"/>
+    <hyperlink ref="G331" r:id="rId642" xr:uid="{00000000-0004-0000-0000-000085020000}"/>
+    <hyperlink ref="F332" r:id="rId643" xr:uid="{00000000-0004-0000-0000-000086020000}"/>
+    <hyperlink ref="G332" r:id="rId644" xr:uid="{00000000-0004-0000-0000-000087020000}"/>
+    <hyperlink ref="F333" r:id="rId645" xr:uid="{00000000-0004-0000-0000-000088020000}"/>
+    <hyperlink ref="G333" r:id="rId646" xr:uid="{00000000-0004-0000-0000-000089020000}"/>
+    <hyperlink ref="F334" r:id="rId647" xr:uid="{00000000-0004-0000-0000-00008A020000}"/>
+    <hyperlink ref="G334" r:id="rId648" xr:uid="{00000000-0004-0000-0000-00008B020000}"/>
+    <hyperlink ref="F335" r:id="rId649" xr:uid="{00000000-0004-0000-0000-00008C020000}"/>
+    <hyperlink ref="G335" r:id="rId650" xr:uid="{00000000-0004-0000-0000-00008D020000}"/>
+    <hyperlink ref="F336" r:id="rId651" xr:uid="{00000000-0004-0000-0000-00008E020000}"/>
+    <hyperlink ref="G336" r:id="rId652" xr:uid="{00000000-0004-0000-0000-00008F020000}"/>
+    <hyperlink ref="F337" r:id="rId653" xr:uid="{00000000-0004-0000-0000-000090020000}"/>
+    <hyperlink ref="G337" r:id="rId654" xr:uid="{00000000-0004-0000-0000-000091020000}"/>
+    <hyperlink ref="F338" r:id="rId655" xr:uid="{00000000-0004-0000-0000-000092020000}"/>
+    <hyperlink ref="G338" r:id="rId656" xr:uid="{00000000-0004-0000-0000-000093020000}"/>
+    <hyperlink ref="F339" r:id="rId657" xr:uid="{00000000-0004-0000-0000-000094020000}"/>
+    <hyperlink ref="G339" r:id="rId658" xr:uid="{00000000-0004-0000-0000-000095020000}"/>
+    <hyperlink ref="F340" r:id="rId659" xr:uid="{00000000-0004-0000-0000-000096020000}"/>
+    <hyperlink ref="G340" r:id="rId660" xr:uid="{00000000-0004-0000-0000-000097020000}"/>
+    <hyperlink ref="F341" r:id="rId661" xr:uid="{00000000-0004-0000-0000-000098020000}"/>
+    <hyperlink ref="G341" r:id="rId662" xr:uid="{00000000-0004-0000-0000-000099020000}"/>
+    <hyperlink ref="F342" r:id="rId663" xr:uid="{00000000-0004-0000-0000-00009A020000}"/>
+    <hyperlink ref="G342" r:id="rId664" xr:uid="{00000000-0004-0000-0000-00009B020000}"/>
+    <hyperlink ref="F343" r:id="rId665" xr:uid="{00000000-0004-0000-0000-00009C020000}"/>
+    <hyperlink ref="G343" r:id="rId666" xr:uid="{00000000-0004-0000-0000-00009D020000}"/>
+    <hyperlink ref="F344" r:id="rId667" xr:uid="{00000000-0004-0000-0000-00009E020000}"/>
+    <hyperlink ref="G344" r:id="rId668" xr:uid="{00000000-0004-0000-0000-00009F020000}"/>
+    <hyperlink ref="F345" r:id="rId669" xr:uid="{00000000-0004-0000-0000-0000A0020000}"/>
+    <hyperlink ref="G345" r:id="rId670" xr:uid="{00000000-0004-0000-0000-0000A1020000}"/>
+    <hyperlink ref="F346" r:id="rId671" xr:uid="{00000000-0004-0000-0000-0000A2020000}"/>
+    <hyperlink ref="G346" r:id="rId672" xr:uid="{00000000-0004-0000-0000-0000A3020000}"/>
+    <hyperlink ref="F347" r:id="rId673" xr:uid="{00000000-0004-0000-0000-0000A4020000}"/>
+    <hyperlink ref="F348" r:id="rId674" xr:uid="{00000000-0004-0000-0000-0000A5020000}"/>
+    <hyperlink ref="G348" r:id="rId675" xr:uid="{00000000-0004-0000-0000-0000A6020000}"/>
+    <hyperlink ref="F349" r:id="rId676" xr:uid="{00000000-0004-0000-0000-0000A7020000}"/>
+    <hyperlink ref="G349" r:id="rId677" xr:uid="{00000000-0004-0000-0000-0000A8020000}"/>
+    <hyperlink ref="F350" r:id="rId678" xr:uid="{00000000-0004-0000-0000-0000A9020000}"/>
+    <hyperlink ref="G350" r:id="rId679" xr:uid="{00000000-0004-0000-0000-0000AA020000}"/>
+    <hyperlink ref="F351" r:id="rId680" xr:uid="{00000000-0004-0000-0000-0000AB020000}"/>
+    <hyperlink ref="G351" r:id="rId681" xr:uid="{00000000-0004-0000-0000-0000AC020000}"/>
+    <hyperlink ref="F352" r:id="rId682" xr:uid="{00000000-0004-0000-0000-0000AD020000}"/>
+    <hyperlink ref="G352" r:id="rId683" xr:uid="{00000000-0004-0000-0000-0000AE020000}"/>
+    <hyperlink ref="F353" r:id="rId684" xr:uid="{00000000-0004-0000-0000-0000AF020000}"/>
+    <hyperlink ref="G353" r:id="rId685" xr:uid="{00000000-0004-0000-0000-0000B0020000}"/>
+    <hyperlink ref="F354" r:id="rId686" xr:uid="{00000000-0004-0000-0000-0000B1020000}"/>
+    <hyperlink ref="G354" r:id="rId687" xr:uid="{00000000-0004-0000-0000-0000B2020000}"/>
+    <hyperlink ref="F355" r:id="rId688" xr:uid="{00000000-0004-0000-0000-0000B3020000}"/>
+    <hyperlink ref="G355" r:id="rId689" xr:uid="{00000000-0004-0000-0000-0000B4020000}"/>
+    <hyperlink ref="F356" r:id="rId690" xr:uid="{00000000-0004-0000-0000-0000B5020000}"/>
+    <hyperlink ref="G356" r:id="rId691" xr:uid="{00000000-0004-0000-0000-0000B6020000}"/>
+    <hyperlink ref="F357" r:id="rId692" xr:uid="{00000000-0004-0000-0000-0000B7020000}"/>
+    <hyperlink ref="G357" r:id="rId693" xr:uid="{00000000-0004-0000-0000-0000B8020000}"/>
+    <hyperlink ref="F358" r:id="rId694" xr:uid="{00000000-0004-0000-0000-0000B9020000}"/>
+    <hyperlink ref="G358" r:id="rId695" xr:uid="{00000000-0004-0000-0000-0000BA020000}"/>
+    <hyperlink ref="F359" r:id="rId696" xr:uid="{00000000-0004-0000-0000-0000BB020000}"/>
+    <hyperlink ref="G359" r:id="rId697" xr:uid="{00000000-0004-0000-0000-0000BC020000}"/>
+    <hyperlink ref="F360" r:id="rId698" xr:uid="{00000000-0004-0000-0000-0000BD020000}"/>
+    <hyperlink ref="G360" r:id="rId699" xr:uid="{00000000-0004-0000-0000-0000BE020000}"/>
+    <hyperlink ref="F361" r:id="rId700" xr:uid="{00000000-0004-0000-0000-0000BF020000}"/>
+    <hyperlink ref="G361" r:id="rId701" xr:uid="{00000000-0004-0000-0000-0000C0020000}"/>
+    <hyperlink ref="F362" r:id="rId702" xr:uid="{00000000-0004-0000-0000-0000C1020000}"/>
+    <hyperlink ref="G362" r:id="rId703" xr:uid="{00000000-0004-0000-0000-0000C2020000}"/>
+    <hyperlink ref="F363" r:id="rId704" xr:uid="{00000000-0004-0000-0000-0000C3020000}"/>
+    <hyperlink ref="G363" r:id="rId705" xr:uid="{00000000-0004-0000-0000-0000C4020000}"/>
+    <hyperlink ref="F364" r:id="rId706" xr:uid="{00000000-0004-0000-0000-0000C5020000}"/>
+    <hyperlink ref="G364" r:id="rId707" xr:uid="{00000000-0004-0000-0000-0000C6020000}"/>
+    <hyperlink ref="F365" r:id="rId708" xr:uid="{00000000-0004-0000-0000-0000C7020000}"/>
+    <hyperlink ref="G365" r:id="rId709" xr:uid="{00000000-0004-0000-0000-0000C8020000}"/>
+    <hyperlink ref="F366" r:id="rId710" xr:uid="{00000000-0004-0000-0000-0000C9020000}"/>
+    <hyperlink ref="G366" r:id="rId711" xr:uid="{00000000-0004-0000-0000-0000CA020000}"/>
+    <hyperlink ref="F367" r:id="rId712" xr:uid="{00000000-0004-0000-0000-0000CB020000}"/>
+    <hyperlink ref="G367" r:id="rId713" xr:uid="{00000000-0004-0000-0000-0000CC020000}"/>
+    <hyperlink ref="F368" r:id="rId714" xr:uid="{00000000-0004-0000-0000-0000CD020000}"/>
+    <hyperlink ref="F369" r:id="rId715" xr:uid="{00000000-0004-0000-0000-0000CF020000}"/>
+    <hyperlink ref="G369" r:id="rId716" xr:uid="{00000000-0004-0000-0000-0000D0020000}"/>
+    <hyperlink ref="F370" r:id="rId717" xr:uid="{00000000-0004-0000-0000-0000D1020000}"/>
+    <hyperlink ref="G370" r:id="rId718" xr:uid="{00000000-0004-0000-0000-0000D2020000}"/>
+    <hyperlink ref="F371" r:id="rId719" xr:uid="{00000000-0004-0000-0000-0000D3020000}"/>
+    <hyperlink ref="G371" r:id="rId720" xr:uid="{00000000-0004-0000-0000-0000D4020000}"/>
+    <hyperlink ref="F372" r:id="rId721" xr:uid="{00000000-0004-0000-0000-0000D5020000}"/>
+    <hyperlink ref="G372" r:id="rId722" xr:uid="{00000000-0004-0000-0000-0000D6020000}"/>
+    <hyperlink ref="F373" r:id="rId723" xr:uid="{00000000-0004-0000-0000-0000D7020000}"/>
+    <hyperlink ref="G373" r:id="rId724" xr:uid="{00000000-0004-0000-0000-0000D8020000}"/>
+    <hyperlink ref="F374" r:id="rId725" xr:uid="{00000000-0004-0000-0000-0000D9020000}"/>
+    <hyperlink ref="G374" r:id="rId726" xr:uid="{00000000-0004-0000-0000-0000DA020000}"/>
+    <hyperlink ref="F375" r:id="rId727" xr:uid="{00000000-0004-0000-0000-0000DB020000}"/>
+    <hyperlink ref="F376" r:id="rId728" xr:uid="{00000000-0004-0000-0000-0000DC020000}"/>
+    <hyperlink ref="G376" r:id="rId729" xr:uid="{00000000-0004-0000-0000-0000DD020000}"/>
+    <hyperlink ref="F377" r:id="rId730" xr:uid="{00000000-0004-0000-0000-0000DE020000}"/>
+    <hyperlink ref="G377" r:id="rId731" xr:uid="{00000000-0004-0000-0000-0000DF020000}"/>
+    <hyperlink ref="F378" r:id="rId732" xr:uid="{00000000-0004-0000-0000-0000E0020000}"/>
+    <hyperlink ref="G378" r:id="rId733" xr:uid="{00000000-0004-0000-0000-0000E1020000}"/>
+    <hyperlink ref="F379" r:id="rId734" xr:uid="{00000000-0004-0000-0000-0000E2020000}"/>
+    <hyperlink ref="G379" r:id="rId735" xr:uid="{00000000-0004-0000-0000-0000E3020000}"/>
+    <hyperlink ref="F380" r:id="rId736" xr:uid="{00000000-0004-0000-0000-0000E4020000}"/>
+    <hyperlink ref="G380" r:id="rId737" xr:uid="{00000000-0004-0000-0000-0000E5020000}"/>
+    <hyperlink ref="F381" r:id="rId738" xr:uid="{00000000-0004-0000-0000-0000E6020000}"/>
+    <hyperlink ref="G381" r:id="rId739" xr:uid="{00000000-0004-0000-0000-0000E7020000}"/>
+    <hyperlink ref="F382" r:id="rId740" xr:uid="{00000000-0004-0000-0000-0000E8020000}"/>
+    <hyperlink ref="G382" r:id="rId741" xr:uid="{00000000-0004-0000-0000-0000E9020000}"/>
+    <hyperlink ref="F383" r:id="rId742" xr:uid="{00000000-0004-0000-0000-0000EA020000}"/>
+    <hyperlink ref="G383" r:id="rId743" xr:uid="{00000000-0004-0000-0000-0000EB020000}"/>
+    <hyperlink ref="F384" r:id="rId744" xr:uid="{00000000-0004-0000-0000-0000EC020000}"/>
+    <hyperlink ref="G384" r:id="rId745" xr:uid="{00000000-0004-0000-0000-0000ED020000}"/>
+    <hyperlink ref="F385" r:id="rId746" xr:uid="{00000000-0004-0000-0000-0000EE020000}"/>
+    <hyperlink ref="G385" r:id="rId747" xr:uid="{00000000-0004-0000-0000-0000EF020000}"/>
+    <hyperlink ref="F386" r:id="rId748" xr:uid="{00000000-0004-0000-0000-0000F0020000}"/>
+    <hyperlink ref="G386" r:id="rId749" xr:uid="{00000000-0004-0000-0000-0000F1020000}"/>
+    <hyperlink ref="F387" r:id="rId750" xr:uid="{00000000-0004-0000-0000-0000F2020000}"/>
+    <hyperlink ref="G387" r:id="rId751" xr:uid="{00000000-0004-0000-0000-0000F3020000}"/>
+    <hyperlink ref="F388" r:id="rId752" xr:uid="{00000000-0004-0000-0000-0000F4020000}"/>
+    <hyperlink ref="G388" r:id="rId753" xr:uid="{00000000-0004-0000-0000-0000F5020000}"/>
+    <hyperlink ref="F389" r:id="rId754" xr:uid="{00000000-0004-0000-0000-0000F6020000}"/>
+    <hyperlink ref="G389" r:id="rId755" xr:uid="{00000000-0004-0000-0000-0000F7020000}"/>
+    <hyperlink ref="F390" r:id="rId756" xr:uid="{00000000-0004-0000-0000-0000F8020000}"/>
+    <hyperlink ref="G390" r:id="rId757" xr:uid="{00000000-0004-0000-0000-0000F9020000}"/>
+    <hyperlink ref="F391" r:id="rId758" xr:uid="{00000000-0004-0000-0000-0000FA020000}"/>
+    <hyperlink ref="G391" r:id="rId759" xr:uid="{00000000-0004-0000-0000-0000FB020000}"/>
+    <hyperlink ref="F392" r:id="rId760" xr:uid="{00000000-0004-0000-0000-0000FC020000}"/>
+    <hyperlink ref="G392" r:id="rId761" xr:uid="{00000000-0004-0000-0000-0000FD020000}"/>
+    <hyperlink ref="F393" r:id="rId762" xr:uid="{00000000-0004-0000-0000-0000FE020000}"/>
+    <hyperlink ref="G393" r:id="rId763" xr:uid="{00000000-0004-0000-0000-0000FF020000}"/>
+    <hyperlink ref="F394" r:id="rId764" xr:uid="{00000000-0004-0000-0000-000000030000}"/>
+    <hyperlink ref="G394" r:id="rId765" xr:uid="{00000000-0004-0000-0000-000001030000}"/>
+    <hyperlink ref="F395" r:id="rId766" xr:uid="{00000000-0004-0000-0000-000002030000}"/>
+    <hyperlink ref="G395" r:id="rId767" xr:uid="{00000000-0004-0000-0000-000003030000}"/>
+    <hyperlink ref="F396" r:id="rId768" xr:uid="{00000000-0004-0000-0000-000004030000}"/>
+    <hyperlink ref="G396" r:id="rId769" xr:uid="{00000000-0004-0000-0000-000005030000}"/>
+    <hyperlink ref="F397" r:id="rId770" xr:uid="{00000000-0004-0000-0000-000006030000}"/>
+    <hyperlink ref="G397" r:id="rId771" xr:uid="{00000000-0004-0000-0000-000007030000}"/>
+    <hyperlink ref="F398" r:id="rId772" xr:uid="{00000000-0004-0000-0000-000008030000}"/>
+    <hyperlink ref="G398" r:id="rId773" xr:uid="{00000000-0004-0000-0000-000009030000}"/>
+    <hyperlink ref="F399" r:id="rId774" xr:uid="{00000000-0004-0000-0000-00000A030000}"/>
+    <hyperlink ref="G399" r:id="rId775" xr:uid="{00000000-0004-0000-0000-00000B030000}"/>
+    <hyperlink ref="G253" r:id="rId776" xr:uid="{42267C94-D921-4C61-9901-36D08ECB0806}"/>
+    <hyperlink ref="G271" r:id="rId777" xr:uid="{FAA34BE8-BF5A-41D3-B5ED-68730479D591}"/>
+    <hyperlink ref="G272" r:id="rId778" display="96-22879" xr:uid="{5A614FCC-11B5-4703-BCE8-0F577CECECB2}"/>
+    <hyperlink ref="G297" r:id="rId779" xr:uid="{1712E42E-4400-446B-A6EA-0049A096CDC1}"/>
+  </hyperlinks>
   <printOptions horizontalCentered="1"/>
-  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="70" orientation="portrait" r:id="rId1"/>
+  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0" footer="0"/>
+  <pageSetup scale="70" orientation="portrait"/>
   <headerFooter>
-    <oddHeader>&amp;CALL OTHER VEHICLES
-as of February 1, 2021</oddHeader>
+    <oddHeader>&amp;CALL OTHER VEHICLES as of February 1, 2021</oddHeader>
     <oddFooter>&amp;C&amp;P</oddFooter>
   </headerFooter>
-  <extLst>
-[...3 lines deleted...]
-  </extLst>
+  <ignoredErrors>
+    <ignoredError sqref="D220:D221 D395 C342:C343 C317 B362" numberStoredAsText="1"/>
+  </ignoredErrors>
+  <drawing r:id="rId780"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>'2-1-2021'!Print_Titles</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>March 2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>elig123109.pdf</dc:title>
-[...1 lines deleted...]
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:title>Eligible vehicles - imported from other countries (Non-Canadian)</dc:title>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>