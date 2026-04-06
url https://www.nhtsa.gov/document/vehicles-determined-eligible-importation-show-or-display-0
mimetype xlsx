--- v0 (2025-10-17)
+++ v1 (2026-04-06)
@@ -1,884 +1,1252 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="26130"/>
-[...6 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D5F11499-2458-410A-8B7B-435164246D64}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{827D6D21-4260-4C28-9455-D4B4EC01A2F9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="12750" yWindow="195" windowWidth="15525" windowHeight="14640" xr2:uid="{C50463E5-EE1F-49A2-8316-7D927945BDA4}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{4F4C665C-2439-49DF-8755-2118353C8BC0}"/>
   </bookViews>
   <sheets>
-    <sheet name="Eligible" sheetId="1" r:id="rId1"/>
-    <sheet name="Pending List" sheetId="5" state="hidden" r:id="rId2"/>
+    <sheet name="S&amp;D Eligibility List 3.17.2026" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="285" uniqueCount="220">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="262" uniqueCount="195">
+  <si>
+    <t>MODEL YEAR</t>
+  </si>
+  <si>
+    <t>MAKE</t>
+  </si>
+  <si>
+    <t>MODEL</t>
+  </si>
+  <si>
+    <t>Alfa Romeo</t>
+  </si>
+  <si>
+    <t>33 Stradale</t>
+  </si>
   <si>
     <t>Aston Martin</t>
   </si>
   <si>
     <t>DB7 Zagato Coupe</t>
   </si>
   <si>
     <t>2014-2018</t>
   </si>
   <si>
     <t>Lagonda Taraf</t>
   </si>
   <si>
     <t>One-77</t>
   </si>
   <si>
+    <t>2021-2022</t>
+  </si>
+  <si>
+    <t>V12 Speedster</t>
+  </si>
+  <si>
     <t>2012-2013</t>
   </si>
   <si>
     <t>V12 Zagato</t>
   </si>
   <si>
+    <t>2021-2024</t>
+  </si>
+  <si>
+    <t>Valkyrie</t>
+  </si>
+  <si>
     <t>Vanquish Zagato Roadster</t>
   </si>
   <si>
     <t>1999-2000</t>
   </si>
   <si>
     <t>Vantage Le Mans</t>
   </si>
   <si>
     <t>Virage Vantage 550</t>
   </si>
   <si>
     <t>Audi</t>
   </si>
   <si>
     <t>Sport Quattro</t>
   </si>
   <si>
     <t>Australian Ford</t>
   </si>
   <si>
     <t>XC Falcon Bathurst Cobra</t>
   </si>
   <si>
+    <t>2023-2026</t>
+  </si>
+  <si>
+    <t>Bentley</t>
+  </si>
+  <si>
+    <t>Batur</t>
+  </si>
+  <si>
+    <t>Mulliner Bacalar</t>
+  </si>
+  <si>
     <t>BMW</t>
   </si>
   <si>
     <t>Hossack K100RS Prototype M/C</t>
   </si>
   <si>
     <t>M3 CRT</t>
   </si>
   <si>
     <t>Sport Evolution M3 (UK Version)</t>
   </si>
   <si>
     <t>1988-1991</t>
   </si>
   <si>
     <t>Z1</t>
   </si>
   <si>
+    <t>2004-2011</t>
+  </si>
+  <si>
+    <t>Bristol</t>
+  </si>
+  <si>
+    <t>Fighter</t>
+  </si>
+  <si>
     <t>1992-1995</t>
   </si>
   <si>
     <t>Bugatti</t>
   </si>
   <si>
     <t>EB110</t>
   </si>
   <si>
+    <t>Centodieci</t>
+  </si>
+  <si>
     <t>2020-2021</t>
   </si>
   <si>
     <t>Divo</t>
   </si>
   <si>
+    <t>Veyron</t>
+  </si>
+  <si>
+    <t>Bussink</t>
+  </si>
+  <si>
+    <t>GT R SpeedLegend</t>
+  </si>
+  <si>
     <t>Cizeta-Moroder</t>
   </si>
   <si>
     <t>V16T</t>
   </si>
   <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>De Tomaso</t>
+  </si>
+  <si>
+    <t>P72</t>
+  </si>
+  <si>
+    <t>Devinci Cars</t>
+  </si>
+  <si>
+    <t>DB721</t>
+  </si>
+  <si>
     <t>Ferrari</t>
   </si>
   <si>
     <t>Enzo #400 (Pope John Paul II)</t>
   </si>
   <si>
+    <t>J50</t>
+  </si>
+  <si>
+    <t>2019-2022</t>
+  </si>
+  <si>
     <t xml:space="preserve">Ferrari </t>
   </si>
   <si>
     <t>Monza SP1 and SP2</t>
   </si>
   <si>
     <t>SP30</t>
   </si>
   <si>
     <t>1985-1986</t>
   </si>
   <si>
     <t>Ford</t>
   </si>
   <si>
     <t>RS200 Evolution</t>
   </si>
   <si>
     <t>Sierra Cosworth RS 500</t>
   </si>
   <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Gordon Murray Automotive</t>
+  </si>
+  <si>
+    <t>T.50</t>
+  </si>
+  <si>
+    <t>1995-1998</t>
+  </si>
+  <si>
     <t>Gruter &amp; Gut (GG)</t>
   </si>
   <si>
     <t>Duetto Sidecar Motorcycle</t>
   </si>
   <si>
+    <t>Hispano Suiza</t>
+  </si>
+  <si>
+    <t>Carmen Boulogne</t>
+  </si>
+  <si>
     <t>Holden</t>
   </si>
   <si>
     <t>GTS-R</t>
   </si>
   <si>
     <t>Honda</t>
   </si>
   <si>
     <t>NR750</t>
   </si>
   <si>
     <t>Italdesign</t>
   </si>
   <si>
     <t>Aztec</t>
   </si>
   <si>
     <t>1992-1994</t>
   </si>
   <si>
     <t>Jaguar</t>
   </si>
   <si>
     <t>XJ220</t>
   </si>
   <si>
     <t>Koenigsegg</t>
   </si>
   <si>
     <t>One:1 Sports Car</t>
   </si>
   <si>
+    <t>CCR</t>
+  </si>
+  <si>
     <t>Lamborghini</t>
   </si>
   <si>
     <t>Diablo GT</t>
   </si>
   <si>
+    <t>LM002 (Sultan of Brunei Station Wagon)</t>
+  </si>
+  <si>
     <t>Land Rover</t>
   </si>
   <si>
     <t>Range Rover Vogue 25th Anniversary Final Edition</t>
   </si>
   <si>
     <t>Defender Celebration Autobiography</t>
   </si>
   <si>
     <t>Defender Celebration Heritage</t>
   </si>
   <si>
+    <t>2025-2027</t>
+  </si>
+  <si>
     <t>Lotus</t>
   </si>
   <si>
+    <t>Evija</t>
+  </si>
+  <si>
     <t>Evora GTE F1 Limited Edition</t>
   </si>
   <si>
+    <t>Exige Cup 430 Final Edition</t>
+  </si>
+  <si>
+    <t>Exige Cup 430 (Goodwood Car)</t>
+  </si>
+  <si>
     <t>1990-1992</t>
   </si>
   <si>
+    <t>Carlton (RHD)</t>
+  </si>
+  <si>
     <t>Opel Omega (LHD)</t>
   </si>
   <si>
     <t>Maserati</t>
   </si>
   <si>
     <t>222 4V</t>
   </si>
   <si>
+    <t>1995-1997</t>
+  </si>
+  <si>
+    <t>Ghibli Cup 2-Dr Coupe</t>
+  </si>
+  <si>
     <t>2004-2005</t>
   </si>
   <si>
     <t>MC 12</t>
   </si>
   <si>
     <t>Shamal</t>
   </si>
   <si>
     <t>1994-1995</t>
   </si>
   <si>
     <t>Mazda</t>
   </si>
   <si>
     <t>Eunos JCES Cosmo Series II</t>
   </si>
   <si>
+    <t>2003-2004</t>
+  </si>
+  <si>
+    <t>MX-5 Roadster Coupe</t>
+  </si>
+  <si>
     <t>1993-1998</t>
   </si>
   <si>
     <t>McLaren</t>
   </si>
   <si>
     <t>F-1</t>
   </si>
   <si>
+    <t>Speedtail</t>
+  </si>
+  <si>
     <t>Mercedes-Benz</t>
   </si>
   <si>
     <t>190E 2.5-16 Evolution II</t>
   </si>
   <si>
     <t>560 SEL Ex-Gorbachev Armored</t>
   </si>
   <si>
+    <t>2004-2007</t>
+  </si>
+  <si>
+    <t>CLK DTM AMG</t>
+  </si>
+  <si>
     <t>1998-1999</t>
   </si>
   <si>
+    <t>CLK-GTR Coupe and Roadster</t>
+  </si>
+  <si>
     <t>CLK-GTR Roadster</t>
   </si>
   <si>
+    <t>2011-2014</t>
+  </si>
+  <si>
     <t>G 500 Cabriolet Final Edition 200</t>
   </si>
   <si>
     <t>2013-2015</t>
   </si>
   <si>
     <t>G63 AMG 6x6</t>
   </si>
   <si>
     <t>2017-2018</t>
   </si>
   <si>
     <t>Maybach G650 Landaulet</t>
   </si>
   <si>
+    <t xml:space="preserve">SLR McLaren 722 S </t>
+  </si>
+  <si>
     <t>SLR McLaren Stirling Moss</t>
   </si>
   <si>
+    <t>MG</t>
+  </si>
+  <si>
+    <t>TF 80th Anniversary Limited Edition (RHD/UK)</t>
+  </si>
+  <si>
+    <t>XPower SV-R</t>
+  </si>
+  <si>
+    <t>1998-2010</t>
+  </si>
+  <si>
     <t>Morgan</t>
   </si>
   <si>
     <t>Aeromax</t>
   </si>
   <si>
+    <t>Plus 8 Speedster/Roadster 50th Anniversary Edition</t>
+  </si>
+  <si>
+    <t>Plus 8 GTR</t>
+  </si>
+  <si>
+    <t>Zagato</t>
+  </si>
+  <si>
+    <t>GTZ Nibbio</t>
+  </si>
+  <si>
     <t>Nissan</t>
   </si>
   <si>
+    <t>GTR-50</t>
+  </si>
+  <si>
+    <t>Skyline R32 Nismo GT-R (VINs BNR32-100000 through BNR32-100562)</t>
+  </si>
+  <si>
+    <t>Skyline R34 GT-R V-Spec Early Model Limited Edition</t>
+  </si>
+  <si>
+    <t>1999-2002</t>
+  </si>
+  <si>
+    <t>Skyline R34 GT-R V-Spec and V-Spec II N1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Skyline R34 GT-R M-Spec Nur </t>
+  </si>
+  <si>
+    <t>2010-2018</t>
+  </si>
+  <si>
+    <t>Noble</t>
+  </si>
+  <si>
+    <t>M600 Carbon Sport</t>
+  </si>
+  <si>
     <t>Oullim</t>
   </si>
   <si>
     <t>Spirra S</t>
   </si>
   <si>
     <t>1999-2018</t>
   </si>
   <si>
     <t>Pagani</t>
   </si>
   <si>
     <t xml:space="preserve">Zonda </t>
   </si>
   <si>
     <t>1984-1985</t>
   </si>
   <si>
     <t>Peugeot</t>
   </si>
   <si>
     <t>205 Turbo 16</t>
   </si>
   <si>
     <t>Porsche</t>
   </si>
   <si>
     <t xml:space="preserve">911 Carrera 4S (993) (Last Made) </t>
   </si>
   <si>
     <t>911 Carrera RS Clubsport (993)</t>
   </si>
   <si>
+    <t>1995- 1996</t>
+  </si>
+  <si>
     <t>911 Carrera RS (993)</t>
   </si>
   <si>
     <t>911 GT3 RS (996)</t>
   </si>
   <si>
     <t>911 Sport Classic (997)</t>
   </si>
   <si>
     <t>1987-1988</t>
   </si>
   <si>
     <t>911 Carrera RS 3.8 (964)</t>
   </si>
   <si>
+    <t>968 Turbo S</t>
+  </si>
+  <si>
+    <t>911 Turbo with XLC Option Package</t>
+  </si>
+  <si>
+    <t>911 Turbo S</t>
+  </si>
+  <si>
+    <t>1994 </t>
+  </si>
+  <si>
     <t xml:space="preserve">911 Turbo S X83 ‘Flachbau’ (964) </t>
   </si>
   <si>
     <t>911 Turbo S ‘Leichtbau’ (964)</t>
   </si>
   <si>
-    <t>968 Turbo S</t>
-[...1 lines deleted...]
-  <si>
     <t>1995-1996, 1998</t>
   </si>
   <si>
+    <t>911 Carrera GT2 (993)</t>
+  </si>
+  <si>
     <t>911 GT1 (993)</t>
   </si>
   <si>
     <t>1997-1998</t>
   </si>
   <si>
+    <t>911 GT1 Strassenversion (993)</t>
+  </si>
+  <si>
+    <t>2016-2021</t>
+  </si>
+  <si>
     <t>Rimac Automobili</t>
   </si>
   <si>
     <t>Concept_One</t>
   </si>
   <si>
     <t>1985-1995</t>
   </si>
   <si>
     <t>RMA</t>
   </si>
   <si>
     <t>Amphi-Ranger 2800 SR</t>
   </si>
   <si>
     <t>Rover</t>
   </si>
   <si>
     <t>Mini Cooper S (Last 50 Made)</t>
   </si>
   <si>
+    <t>Spyker</t>
+  </si>
+  <si>
+    <t>B6 Venator</t>
+  </si>
+  <si>
     <t>Subaru</t>
   </si>
   <si>
     <t>Impreza 22B STi</t>
   </si>
   <si>
     <t>Version-L Alcyone SVX 4WS</t>
   </si>
   <si>
     <t>Toyota</t>
   </si>
   <si>
     <t>RAV4-EV (SWB Prototype)</t>
-  </si>
-[...301 lines deleted...]
-    <t>XPower SV-R</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="2" x14ac:knownFonts="1">
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="Aptos Display"/>
+      <family val="2"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color theme="3"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color theme="3"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="3"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF006100"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C0006"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C5700"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF3F3F76"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF3F3F3F"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FF7F7F7F"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="FFC6EFCE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFC7CE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFEB9C"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFCC99"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF2F2F2"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFA5A5A5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor theme="8" tint="0.59999389629810485"/>
-        <bgColor indexed="64"/>
-[...5 lines deleted...]
-        <bgColor indexed="64"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="1">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4" tint="0.499984740745262"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color theme="4" tint="0.39997558519241921"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF7F7F7F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF7F7F7F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF7F7F7F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF7F7F7F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color rgb="FFFF8001"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="double">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="double">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="double">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB2B2B2"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB2B2B2"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFB2B2B2"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFB2B2B2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="4"/>
+      </top>
+      <bottom style="double">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
-[...12 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="42">
+    <cellStyle name="20% - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
+    <cellStyle name="20% - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
+    <cellStyle name="20% - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
+    <cellStyle name="20% - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
+    <cellStyle name="20% - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
+    <cellStyle name="20% - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
+    <cellStyle name="40% - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
+    <cellStyle name="40% - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
+    <cellStyle name="40% - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
+    <cellStyle name="40% - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
+    <cellStyle name="40% - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
+    <cellStyle name="40% - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
+    <cellStyle name="60% - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
+    <cellStyle name="60% - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
+    <cellStyle name="60% - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
+    <cellStyle name="60% - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
+    <cellStyle name="60% - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
+    <cellStyle name="60% - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
+    <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
+    <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
+    <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
+    <cellStyle name="Accent4" xfId="30" builtinId="41" customBuiltin="1"/>
+    <cellStyle name="Accent5" xfId="34" builtinId="45" customBuiltin="1"/>
+    <cellStyle name="Accent6" xfId="38" builtinId="49" customBuiltin="1"/>
+    <cellStyle name="Bad" xfId="7" builtinId="27" customBuiltin="1"/>
+    <cellStyle name="Calculation" xfId="11" builtinId="22" customBuiltin="1"/>
+    <cellStyle name="Check Cell" xfId="13" builtinId="23" customBuiltin="1"/>
+    <cellStyle name="Explanatory Text" xfId="16" builtinId="53" customBuiltin="1"/>
+    <cellStyle name="Good" xfId="6" builtinId="26" customBuiltin="1"/>
+    <cellStyle name="Heading 1" xfId="2" builtinId="16" customBuiltin="1"/>
+    <cellStyle name="Heading 2" xfId="3" builtinId="17" customBuiltin="1"/>
+    <cellStyle name="Heading 3" xfId="4" builtinId="18" customBuiltin="1"/>
+    <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
+    <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
+    <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
+    <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
+    <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
+    <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
+    <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
+    <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -886,51 +1254,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -997,65 +1365,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -1076,1410 +1444,1316 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{19186357-A608-45B6-BE90-F29BBC5F5E4E}">
-  <dimension ref="A1:C105"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{79F0C9EC-64F5-4E94-86C0-F1F9368D0EE9}">
+  <dimension ref="A1:C109"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A56" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="C59" sqref="C59"/>
+      <selection activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="14.42578125" style="1" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="61.42578125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="14.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="24.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="62.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:3" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
-        <v>123</v>
+        <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>122</v>
+        <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>121</v>
+        <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B2" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="C2" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A3" s="1">
         <v>2003</v>
       </c>
-      <c r="B2" t="s">
-[...14 lines deleted...]
-        <v>3</v>
+      <c r="B3" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A4" s="1">
+      <c r="A4" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A5" s="1">
         <v>2011</v>
       </c>
-      <c r="B4" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="B5" s="1" t="s">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>153</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A6" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B6" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B6" t="s">
-[...3 lines deleted...]
-        <v>6</v>
+      <c r="C6" s="1" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A7" s="3" t="s">
-[...6 lines deleted...]
-        <v>211</v>
+      <c r="A7" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A8" s="1">
+      <c r="A8" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A9" s="1">
         <v>2004</v>
       </c>
-      <c r="B8" t="s">
-[...14 lines deleted...]
-        <v>9</v>
+      <c r="B9" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A10" s="3">
-[...6 lines deleted...]
-        <v>10</v>
+      <c r="A10" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A11" s="1">
-        <v>1984</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>1995</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A12" s="1">
+        <v>1984</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A13" s="1">
         <v>1978</v>
       </c>
-      <c r="B12" t="s">
-[...14 lines deleted...]
-        <v>157</v>
+      <c r="B13" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A14" s="3">
-[...6 lines deleted...]
-        <v>16</v>
+      <c r="A14" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A15" s="3">
-[...6 lines deleted...]
-        <v>17</v>
+      <c r="A15" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>27</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A16" s="1">
+        <v>1984</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A17" s="1">
+        <v>2012</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A18" s="1">
         <v>1990</v>
       </c>
-      <c r="B16" t="s">
-[...25 lines deleted...]
-        <v>208</v>
+      <c r="B18" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A19" s="1" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>23</v>
+        <v>32</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="20" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A20" s="1">
-[...6 lines deleted...]
-        <v>163</v>
+      <c r="A20" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A21" s="1" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>25</v>
+        <v>37</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="22" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A22" s="1">
-        <v>2021</v>
-[...5 lines deleted...]
-        <v>191</v>
+        <v>2022</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="23" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A23" s="3">
-[...6 lines deleted...]
-        <v>27</v>
+      <c r="A23" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="24" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A24" s="1" t="s">
-[...6 lines deleted...]
-        <v>203</v>
+      <c r="A24" s="1">
+        <v>2009</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>43</v>
       </c>
     </row>
     <row r="25" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A25" s="1">
-        <v>2005</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>2021</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="26" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A26" s="1">
-        <v>2018</v>
-[...5 lines deleted...]
-        <v>150</v>
+        <v>1994</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="27" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A27" s="1" t="s">
-        <v>147</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>48</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="28" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A28" s="1">
-        <v>2013</v>
-[...5 lines deleted...]
-        <v>32</v>
+        <v>2024</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>52</v>
       </c>
     </row>
     <row r="29" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A29" s="3" t="s">
-[...6 lines deleted...]
-        <v>35</v>
+      <c r="A29" s="1">
+        <v>2005</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>54</v>
       </c>
     </row>
     <row r="30" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A30" s="1">
-        <v>1986</v>
-[...5 lines deleted...]
-        <v>36</v>
+        <v>2018</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="31" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A31" s="1" t="s">
-        <v>216</v>
-[...5 lines deleted...]
-        <v>143</v>
+        <v>56</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>58</v>
       </c>
     </row>
     <row r="32" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A32" s="1" t="s">
-[...6 lines deleted...]
-        <v>38</v>
+      <c r="A32" s="1">
+        <v>2013</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>59</v>
       </c>
     </row>
     <row r="33" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A33" s="3">
-[...6 lines deleted...]
-        <v>212</v>
+      <c r="A33" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>62</v>
       </c>
     </row>
     <row r="34" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A34" s="1">
-        <v>2000</v>
-[...5 lines deleted...]
-        <v>40</v>
+        <v>1986</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="35" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A35" s="1">
-[...6 lines deleted...]
-        <v>42</v>
+      <c r="A35" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>66</v>
       </c>
     </row>
     <row r="36" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A36" s="1">
-[...6 lines deleted...]
-        <v>44</v>
+      <c r="A36" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="37" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A37" s="1" t="s">
-[...6 lines deleted...]
-        <v>47</v>
+      <c r="A37" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="38" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A38" s="1">
-        <v>2015</v>
-[...5 lines deleted...]
-        <v>49</v>
+        <v>2000</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="39" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A39" s="1">
-        <v>2004</v>
-[...5 lines deleted...]
-        <v>194</v>
+        <v>1992</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>75</v>
       </c>
     </row>
     <row r="40" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A40" s="1" t="s">
-[...6 lines deleted...]
-        <v>51</v>
+      <c r="A40" s="1">
+        <v>1988</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>77</v>
       </c>
     </row>
     <row r="41" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A41" s="1">
-[...6 lines deleted...]
-        <v>135</v>
+      <c r="A41" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>80</v>
       </c>
     </row>
     <row r="42" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A42" s="1">
-        <v>1995</v>
-[...5 lines deleted...]
-        <v>53</v>
+        <v>2015</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="43" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A43" s="1">
+        <v>2004</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A44" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A45" s="1">
+        <v>1989</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A46" s="1">
+        <v>1995</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A47" s="1">
         <v>2016</v>
       </c>
-      <c r="B43" t="s">
-[...7 lines deleted...]
-      <c r="A44" s="1">
+      <c r="B47" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A48" s="1">
         <v>2016</v>
       </c>
-      <c r="B44" t="s">
-[...18 lines deleted...]
-      <c r="A46" s="3">
+      <c r="B48" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A49" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A50" s="1">
         <v>2011</v>
       </c>
-      <c r="B46" s="3" t="s">
-[...47 lines deleted...]
-        <v>59</v>
+      <c r="B50" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>94</v>
       </c>
     </row>
     <row r="51" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A51" s="1">
-        <v>1994</v>
-[...5 lines deleted...]
-        <v>61</v>
+        <v>2021</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>95</v>
       </c>
     </row>
     <row r="52" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A52" s="1" t="s">
-[...6 lines deleted...]
-        <v>134</v>
+      <c r="A52" s="1">
+        <v>2019</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>96</v>
       </c>
     </row>
     <row r="53" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A53" s="1" t="s">
-        <v>62</v>
-[...5 lines deleted...]
-        <v>63</v>
+        <v>97</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="54" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A54" s="1">
-[...6 lines deleted...]
-        <v>64</v>
+      <c r="A54" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>99</v>
       </c>
     </row>
     <row r="55" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A55" s="1" t="s">
-[...6 lines deleted...]
-        <v>67</v>
+      <c r="A55" s="1">
+        <v>1994</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>101</v>
       </c>
     </row>
     <row r="56" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A56" s="1" t="s">
-        <v>204</v>
-[...5 lines deleted...]
-        <v>205</v>
+        <v>102</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>103</v>
       </c>
     </row>
     <row r="57" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A57" s="1" t="s">
-        <v>68</v>
-[...5 lines deleted...]
-        <v>70</v>
+        <v>104</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>105</v>
       </c>
     </row>
     <row r="58" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A58" s="1">
-        <v>2020</v>
-[...5 lines deleted...]
-        <v>127</v>
+        <v>1991</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="59" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A59" s="3">
-[...6 lines deleted...]
-        <v>72</v>
+      <c r="A59" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>109</v>
       </c>
     </row>
     <row r="60" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A60" s="3">
-[...6 lines deleted...]
-        <v>73</v>
+      <c r="A60" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>111</v>
       </c>
     </row>
     <row r="61" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A61" s="1" t="s">
-        <v>136</v>
-[...5 lines deleted...]
-        <v>137</v>
+        <v>112</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>114</v>
       </c>
     </row>
     <row r="62" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A62" s="1" t="s">
-[...6 lines deleted...]
-        <v>152</v>
+      <c r="A62" s="1">
+        <v>2020</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>115</v>
       </c>
     </row>
     <row r="63" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A63" s="3">
-[...6 lines deleted...]
-        <v>75</v>
+      <c r="A63" s="1">
+        <v>1990</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>117</v>
       </c>
     </row>
     <row r="64" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A64" s="1" t="s">
-[...6 lines deleted...]
-        <v>76</v>
+      <c r="A64" s="1">
+        <v>1991</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>118</v>
       </c>
     </row>
     <row r="65" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A65" s="3" t="s">
-[...6 lines deleted...]
-        <v>78</v>
+      <c r="A65" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="66" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A66" s="1" t="s">
-        <v>79</v>
+        <v>121</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>71</v>
+        <v>116</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>80</v>
+        <v>122</v>
       </c>
     </row>
     <row r="67" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A67" s="1">
+        <v>2002</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A68" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A69" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A70" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A71" s="1">
         <v>2009</v>
       </c>
-      <c r="B67" s="1" t="s">
-[...42 lines deleted...]
-      </c>
       <c r="B71" s="1" t="s">
-        <v>82</v>
+        <v>116</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>83</v>
+        <v>130</v>
       </c>
     </row>
     <row r="72" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A72" s="1">
-        <v>2018</v>
-[...5 lines deleted...]
-        <v>146</v>
+        <v>2009</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>131</v>
       </c>
     </row>
     <row r="73" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A73" s="1" t="s">
-[...6 lines deleted...]
-        <v>145</v>
+      <c r="A73" s="1">
+        <v>2004</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>133</v>
       </c>
     </row>
     <row r="74" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A74" s="3">
-[...6 lines deleted...]
-        <v>215</v>
+      <c r="A74" s="1">
+        <v>2005</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>134</v>
       </c>
     </row>
     <row r="75" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A75" s="1">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="A75" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>137</v>
       </c>
     </row>
     <row r="76" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A76" s="1">
-        <v>1990</v>
-[...5 lines deleted...]
-        <v>132</v>
+        <v>2018</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>138</v>
       </c>
     </row>
     <row r="77" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A77" s="1">
-[...6 lines deleted...]
-        <v>159</v>
+      <c r="A77" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>139</v>
       </c>
     </row>
     <row r="78" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A78" s="1" t="s">
-[...6 lines deleted...]
-        <v>160</v>
+      <c r="A78" s="1">
+        <v>2008</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="79" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A79" s="1">
-        <v>2002</v>
-[...5 lines deleted...]
-        <v>140</v>
+        <v>2021</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>143</v>
       </c>
     </row>
     <row r="80" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A80" s="1" t="s">
-[...6 lines deleted...]
-        <v>126</v>
+      <c r="A80" s="1">
+        <v>1990</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>144</v>
       </c>
     </row>
     <row r="81" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A81" s="1">
-        <v>2011</v>
-[...5 lines deleted...]
-        <v>86</v>
+        <v>1999</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>145</v>
       </c>
     </row>
     <row r="82" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A82" s="1" t="s">
-        <v>87</v>
-[...5 lines deleted...]
-        <v>89</v>
+        <v>146</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>147</v>
       </c>
     </row>
     <row r="83" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A83" s="1" t="s">
-[...6 lines deleted...]
-        <v>92</v>
+      <c r="A83" s="1">
+        <v>2002</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>148</v>
       </c>
     </row>
     <row r="84" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A84" s="1">
-[...6 lines deleted...]
-        <v>94</v>
+      <c r="A84" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>151</v>
       </c>
     </row>
     <row r="85" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A85" s="1">
-        <v>1995</v>
-[...5 lines deleted...]
-        <v>95</v>
+        <v>2011</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>153</v>
       </c>
     </row>
     <row r="86" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A86" s="1" t="s">
-        <v>119</v>
-[...5 lines deleted...]
-        <v>96</v>
+        <v>154</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>156</v>
       </c>
     </row>
     <row r="87" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A87" s="1">
-[...6 lines deleted...]
-        <v>97</v>
+      <c r="A87" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>159</v>
       </c>
     </row>
     <row r="88" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A88" s="1">
-        <v>2010</v>
-[...5 lines deleted...]
-        <v>98</v>
+        <v>1998</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>161</v>
       </c>
     </row>
     <row r="89" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A89" s="1" t="s">
-[...6 lines deleted...]
-        <v>959</v>
+      <c r="A89" s="1">
+        <v>1995</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>162</v>
       </c>
     </row>
     <row r="90" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A90" s="1">
-[...6 lines deleted...]
-        <v>100</v>
+      <c r="A90" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>164</v>
       </c>
     </row>
     <row r="91" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A91" s="1">
-        <v>1993</v>
-[...5 lines deleted...]
-        <v>103</v>
+        <v>2004</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>165</v>
       </c>
     </row>
     <row r="92" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A92" s="1">
-        <v>1998</v>
-[...5 lines deleted...]
-        <v>149</v>
+        <v>2010</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>166</v>
       </c>
     </row>
     <row r="93" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A93" s="1">
-[...6 lines deleted...]
-        <v>148</v>
+      <c r="A93" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C93" s="1">
+        <v>959</v>
       </c>
     </row>
     <row r="94" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A94" s="1" t="s">
-[...6 lines deleted...]
-        <v>101</v>
+      <c r="A94" s="1">
+        <v>1993</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>168</v>
       </c>
     </row>
     <row r="95" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A95" s="1">
         <v>1993</v>
       </c>
-      <c r="B95" t="s">
-[...3 lines deleted...]
-        <v>102</v>
+      <c r="B95" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>169</v>
       </c>
     </row>
     <row r="96" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A96" s="1" t="s">
-[...6 lines deleted...]
-        <v>138</v>
+      <c r="A96" s="1">
+        <v>1998</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>170</v>
       </c>
     </row>
     <row r="97" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A97" s="1">
         <v>1998</v>
       </c>
-      <c r="B97" t="s">
-[...3 lines deleted...]
-        <v>105</v>
+      <c r="B97" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>171</v>
       </c>
     </row>
     <row r="98" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A98" s="1" t="s">
-        <v>106</v>
-[...5 lines deleted...]
-        <v>141</v>
+        <v>172</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>173</v>
       </c>
     </row>
     <row r="99" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A99" s="1" t="s">
-[...6 lines deleted...]
-        <v>108</v>
+      <c r="A99" s="1">
+        <v>1993</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>174</v>
       </c>
     </row>
     <row r="100" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A100" s="1" t="s">
-        <v>109</v>
-[...5 lines deleted...]
-        <v>111</v>
+        <v>175</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>176</v>
       </c>
     </row>
     <row r="101" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A101" s="1">
-        <v>2000</v>
-[...5 lines deleted...]
-        <v>113</v>
+        <v>1998</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>177</v>
       </c>
     </row>
     <row r="102" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A102" s="1">
-[...6 lines deleted...]
-        <v>162</v>
+      <c r="A102" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>179</v>
       </c>
     </row>
     <row r="103" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A103" s="1">
-[...6 lines deleted...]
-        <v>115</v>
+      <c r="A103" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>182</v>
       </c>
     </row>
     <row r="104" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A104" s="1">
-[...6 lines deleted...]
-        <v>116</v>
+      <c r="A104" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>185</v>
       </c>
     </row>
     <row r="105" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A105" s="1">
+        <v>2000</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A106" s="1">
+        <v>2012</v>
+      </c>
+      <c r="B106" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A107" s="1">
+        <v>1998</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A108" s="1">
+        <v>1992</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A109" s="1">
         <v>1997</v>
       </c>
-      <c r="B105" t="s">
-[...156 lines deleted...]
-        <v>200</v>
+      <c r="B109" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="C109" s="1" t="s">
+        <v>194</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Pending List</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>S&amp;D Eligibility List 3.17.2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Kim Childers</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:title>Vehicles Determined Eligible for Importation for Show or Display</dc:title>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>