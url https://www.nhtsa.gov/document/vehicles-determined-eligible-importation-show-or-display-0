--- v1 (2026-04-06)
+++ v2 (2026-09-01)
@@ -1,62 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{827D6D21-4260-4C28-9455-D4B4EC01A2F9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2E716D05-F5D0-47EA-AB71-F0B25298978C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{4F4C665C-2439-49DF-8755-2118353C8BC0}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{E66D0C12-8060-4A16-8483-883330ED2BB4}"/>
   </bookViews>
   <sheets>
-    <sheet name="S&amp;D Eligibility List 3.17.2026" sheetId="1" r:id="rId1"/>
+    <sheet name="eligible-show-or-display" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="262" uniqueCount="195">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="281" uniqueCount="208">
   <si>
     <t>MODEL YEAR</t>
   </si>
   <si>
     <t>MAKE</t>
   </si>
   <si>
     <t>MODEL</t>
   </si>
   <si>
     <t>Alfa Romeo</t>
   </si>
   <si>
     <t>33 Stradale</t>
   </si>
   <si>
     <t>Aston Martin</t>
   </si>
   <si>
     <t>DB7 Zagato Coupe</t>
   </si>
   <si>
     <t>2014-2018</t>
   </si>
   <si>
@@ -107,50 +107,56 @@
   <si>
     <t>XC Falcon Bathurst Cobra</t>
   </si>
   <si>
     <t>2023-2026</t>
   </si>
   <si>
     <t>Bentley</t>
   </si>
   <si>
     <t>Batur</t>
   </si>
   <si>
     <t>Mulliner Bacalar</t>
   </si>
   <si>
     <t>BMW</t>
   </si>
   <si>
     <t>Hossack K100RS Prototype M/C</t>
   </si>
   <si>
     <t>M3 CRT</t>
   </si>
   <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Skytop</t>
+  </si>
+  <si>
     <t>Sport Evolution M3 (UK Version)</t>
   </si>
   <si>
     <t>1988-1991</t>
   </si>
   <si>
     <t>Z1</t>
   </si>
   <si>
     <t>2004-2011</t>
   </si>
   <si>
     <t>Bristol</t>
   </si>
   <si>
     <t>Fighter</t>
   </si>
   <si>
     <t>1992-1995</t>
   </si>
   <si>
     <t>Bugatti</t>
   </si>
   <si>
     <t>EB110</t>
@@ -158,83 +164,86 @@
   <si>
     <t>Centodieci</t>
   </si>
   <si>
     <t>2020-2021</t>
   </si>
   <si>
     <t>Divo</t>
   </si>
   <si>
     <t>Veyron</t>
   </si>
   <si>
     <t>Bussink</t>
   </si>
   <si>
     <t>GT R SpeedLegend</t>
   </si>
   <si>
     <t>Cizeta-Moroder</t>
   </si>
   <si>
     <t>V16T</t>
   </si>
   <si>
-    <t>2023-2024</t>
+    <t>2026-2027</t>
   </si>
   <si>
     <t>De Tomaso</t>
   </si>
   <si>
     <t>P72</t>
   </si>
   <si>
     <t>Devinci Cars</t>
   </si>
   <si>
     <t>DB721</t>
   </si>
   <si>
     <t>Ferrari</t>
   </si>
   <si>
     <t>Enzo #400 (Pope John Paul II)</t>
   </si>
   <si>
     <t>J50</t>
   </si>
   <si>
     <t>2019-2022</t>
   </si>
   <si>
     <t xml:space="preserve">Ferrari </t>
   </si>
   <si>
     <t>Monza SP1 and SP2</t>
   </si>
   <si>
+    <t>612 Sessanta</t>
+  </si>
+  <si>
     <t>SP30</t>
   </si>
   <si>
     <t>1985-1986</t>
   </si>
   <si>
     <t>Ford</t>
   </si>
   <si>
     <t>RS200 Evolution</t>
   </si>
   <si>
     <t>Sierra Cosworth RS 500</t>
   </si>
   <si>
     <t>2024-2025</t>
   </si>
   <si>
     <t>Gordon Murray Automotive</t>
   </si>
   <si>
     <t>T.50</t>
   </si>
   <si>
     <t>1995-1998</t>
@@ -242,50 +251,53 @@
   <si>
     <t>Gruter &amp; Gut (GG)</t>
   </si>
   <si>
     <t>Duetto Sidecar Motorcycle</t>
   </si>
   <si>
     <t>Hispano Suiza</t>
   </si>
   <si>
     <t>Carmen Boulogne</t>
   </si>
   <si>
     <t>Holden</t>
   </si>
   <si>
     <t>GTS-R</t>
   </si>
   <si>
     <t>Honda</t>
   </si>
   <si>
     <t>NR750</t>
   </si>
   <si>
+    <t>NSX-R (NA2)</t>
+  </si>
+  <si>
     <t>Italdesign</t>
   </si>
   <si>
     <t>Aztec</t>
   </si>
   <si>
     <t>1992-1994</t>
   </si>
   <si>
     <t>Jaguar</t>
   </si>
   <si>
     <t>XJ220</t>
   </si>
   <si>
     <t>Koenigsegg</t>
   </si>
   <si>
     <t>One:1 Sports Car</t>
   </si>
   <si>
     <t>CCR</t>
   </si>
   <si>
     <t>Lamborghini</t>
@@ -362,50 +374,59 @@
   <si>
     <t>Mazda</t>
   </si>
   <si>
     <t>Eunos JCES Cosmo Series II</t>
   </si>
   <si>
     <t>2003-2004</t>
   </si>
   <si>
     <t>MX-5 Roadster Coupe</t>
   </si>
   <si>
     <t>1993-1998</t>
   </si>
   <si>
     <t>McLaren</t>
   </si>
   <si>
     <t>F-1</t>
   </si>
   <si>
     <t>Speedtail</t>
   </si>
   <si>
+    <t>2026-2028</t>
+  </si>
+  <si>
+    <t>McMurtry</t>
+  </si>
+  <si>
+    <t>Speirling</t>
+  </si>
+  <si>
     <t>Mercedes-Benz</t>
   </si>
   <si>
     <t>190E 2.5-16 Evolution II</t>
   </si>
   <si>
     <t>560 SEL Ex-Gorbachev Armored</t>
   </si>
   <si>
     <t>2004-2007</t>
   </si>
   <si>
     <t>CLK DTM AMG</t>
   </si>
   <si>
     <t>1998-1999</t>
   </si>
   <si>
     <t>CLK-GTR Coupe and Roadster</t>
   </si>
   <si>
     <t>CLK-GTR Roadster</t>
   </si>
   <si>
     <t>2011-2014</t>
@@ -443,50 +464,53 @@
   <si>
     <t>1998-2010</t>
   </si>
   <si>
     <t>Morgan</t>
   </si>
   <si>
     <t>Aeromax</t>
   </si>
   <si>
     <t>Plus 8 Speedster/Roadster 50th Anniversary Edition</t>
   </si>
   <si>
     <t>Plus 8 GTR</t>
   </si>
   <si>
     <t>Zagato</t>
   </si>
   <si>
     <t>GTZ Nibbio</t>
   </si>
   <si>
     <t>Nissan</t>
   </si>
   <si>
+    <t>Fairlady Z NISMO 380RS</t>
+  </si>
+  <si>
     <t>GTR-50</t>
   </si>
   <si>
     <t>Skyline R32 Nismo GT-R (VINs BNR32-100000 through BNR32-100562)</t>
   </si>
   <si>
     <t>Skyline R34 GT-R V-Spec Early Model Limited Edition</t>
   </si>
   <si>
     <t>1999-2002</t>
   </si>
   <si>
     <t>Skyline R34 GT-R V-Spec and V-Spec II N1</t>
   </si>
   <si>
     <t xml:space="preserve">Skyline R34 GT-R M-Spec Nur </t>
   </si>
   <si>
     <t>2010-2018</t>
   </si>
   <si>
     <t>Noble</t>
   </si>
   <si>
     <t>M600 Carbon Sport</t>
@@ -554,93 +578,108 @@
   <si>
     <t>1994 </t>
   </si>
   <si>
     <t xml:space="preserve">911 Turbo S X83 ‘Flachbau’ (964) </t>
   </si>
   <si>
     <t>911 Turbo S ‘Leichtbau’ (964)</t>
   </si>
   <si>
     <t>1995-1996, 1998</t>
   </si>
   <si>
     <t>911 Carrera GT2 (993)</t>
   </si>
   <si>
     <t>911 GT1 (993)</t>
   </si>
   <si>
     <t>1997-1998</t>
   </si>
   <si>
     <t>911 GT1 Strassenversion (993)</t>
   </si>
   <si>
+    <t>Praga</t>
+  </si>
+  <si>
+    <t>Bohema</t>
+  </si>
+  <si>
     <t>2016-2021</t>
   </si>
   <si>
     <t>Rimac Automobili</t>
   </si>
   <si>
     <t>Concept_One</t>
   </si>
   <si>
     <t>1985-1995</t>
   </si>
   <si>
     <t>RMA</t>
   </si>
   <si>
     <t>Amphi-Ranger 2800 SR</t>
   </si>
   <si>
     <t>Rover</t>
   </si>
   <si>
     <t>Mini Cooper S (Last 50 Made)</t>
   </si>
   <si>
     <t>Spyker</t>
   </si>
   <si>
     <t>B6 Venator</t>
   </si>
   <si>
     <t>Subaru</t>
   </si>
   <si>
     <t>Impreza 22B STi</t>
   </si>
   <si>
+    <t>Impreza STI S202</t>
+  </si>
+  <si>
     <t>Version-L Alcyone SVX 4WS</t>
   </si>
   <si>
     <t>Toyota</t>
   </si>
   <si>
     <t>RAV4-EV (SWB Prototype)</t>
+  </si>
+  <si>
+    <t>Ultima</t>
+  </si>
+  <si>
+    <t>RS (VINs ULT1MASP0RTRS0001, ULT1MASP0RTRS0002, and ULT1MASP0RTRS0003)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
@@ -1091,54 +1130,54 @@
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="42">
     <cellStyle name="20% - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
@@ -1479,1281 +1518,1369 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{79F0C9EC-64F5-4E94-86C0-F1F9368D0EE9}">
-  <dimension ref="A1:C109"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BF209D75-20B5-4D2F-A07A-4A40D29B6895}">
+  <dimension ref="A1:C117"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C5" sqref="C5"/>
+      <selection activeCell="C7" sqref="C7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="18.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="14.85546875" style="1" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="14.85546875" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="24.85546875" style="2" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="72.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="4" max="16384" width="18.28515625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" s="2" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="2" t="s">
+    <row r="1" spans="1:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A2" s="1">
+      <c r="A2" s="2">
         <v>2025</v>
       </c>
-      <c r="B2" s="1" t="s">
+      <c r="B2" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="C2" s="1" t="s">
+      <c r="C2" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A3" s="1">
+      <c r="A3" s="2">
         <v>2003</v>
       </c>
-      <c r="B3" s="1" t="s">
+      <c r="B3" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="C3" s="1" t="s">
+      <c r="C3" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A4" s="1" t="s">
+      <c r="A4" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B4" s="1" t="s">
+      <c r="B4" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="C4" s="1" t="s">
+      <c r="C4" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A5" s="1">
+      <c r="A5" s="2">
         <v>2011</v>
       </c>
-      <c r="B5" s="1" t="s">
+      <c r="B5" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="C5" s="1" t="s">
+      <c r="C5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A6" s="1" t="s">
+      <c r="A6" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="1" t="s">
+      <c r="B6" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="1" t="s">
+      <c r="C6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A7" s="1" t="s">
+      <c r="A7" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B7" s="1" t="s">
+      <c r="B7" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="C7" s="1" t="s">
+      <c r="C7" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A8" s="1" t="s">
+      <c r="A8" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="B8" s="1" t="s">
+      <c r="B8" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="C8" s="1" t="s">
+      <c r="C8" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A9" s="1">
+      <c r="A9" s="2">
         <v>2004</v>
       </c>
-      <c r="B9" s="1" t="s">
+      <c r="B9" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="C9" s="1" t="s">
+      <c r="C9" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A10" s="1" t="s">
+      <c r="A10" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="B10" s="1" t="s">
+      <c r="B10" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="C10" s="1" t="s">
+      <c r="C10" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A11" s="1">
+      <c r="A11" s="2">
         <v>1995</v>
       </c>
-      <c r="B11" s="1" t="s">
+      <c r="B11" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="C11" s="1" t="s">
+      <c r="C11" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A12" s="1">
+      <c r="A12" s="2">
         <v>1984</v>
       </c>
-      <c r="B12" s="1" t="s">
+      <c r="B12" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="C12" s="1" t="s">
+      <c r="C12" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A13" s="1">
+      <c r="A13" s="2">
         <v>1978</v>
       </c>
-      <c r="B13" s="1" t="s">
+      <c r="B13" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="C13" s="1" t="s">
+      <c r="C13" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A14" s="1" t="s">
+      <c r="A14" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B14" s="1" t="s">
+      <c r="B14" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="C14" s="1" t="s">
+      <c r="C14" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A15" s="1" t="s">
+      <c r="A15" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B15" s="1" t="s">
+      <c r="B15" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="C15" s="1" t="s">
+      <c r="C15" s="2" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A16" s="1">
+      <c r="A16" s="2">
         <v>1984</v>
       </c>
-      <c r="B16" s="1" t="s">
+      <c r="B16" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="C16" s="1" t="s">
+      <c r="C16" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A17" s="1">
+      <c r="A17" s="2">
         <v>2012</v>
       </c>
-      <c r="B17" s="1" t="s">
+      <c r="B17" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="C17" s="1" t="s">
+      <c r="C17" s="2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A18" s="1">
+      <c r="A18" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A19" s="2">
         <v>1990</v>
       </c>
-      <c r="B18" s="1" t="s">
+      <c r="B19" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="C18" s="1" t="s">
+      <c r="C19" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A20" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A21" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A22" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A23" s="2">
+        <v>2022</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A24" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A25" s="2">
+        <v>2009</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A26" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A27" s="2">
+        <v>1994</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A28" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A29" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A30" s="2">
+        <v>2005</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A31" s="2">
+        <v>2018</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A32" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A33" s="2">
+        <v>2007</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A34" s="2">
+        <v>2013</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A35" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A36" s="2">
+        <v>1986</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A37" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A38" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A39" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A40" s="2">
+        <v>2000</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A41" s="2">
+        <v>1992</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A42" s="2">
+        <v>2005</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A43" s="2">
+        <v>1988</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A44" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A45" s="2">
+        <v>2015</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A46" s="2">
+        <v>2004</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A47" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A48" s="2">
+        <v>1989</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A49" s="2">
+        <v>1995</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A50" s="2">
+        <v>2016</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A51" s="2">
+        <v>2016</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A52" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A53" s="2">
+        <v>2011</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A54" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A55" s="2">
+        <v>2019</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A56" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A57" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A58" s="2">
+        <v>1994</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A59" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A60" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A61" s="2">
+        <v>1991</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A62" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A63" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A64" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A65" s="2">
+        <v>2020</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A66" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A67" s="2">
+        <v>1990</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A68" s="2">
+        <v>1991</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A69" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A70" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A71" s="2">
+        <v>2002</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A72" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A73" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="C73" s="2" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A74" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="C74" s="2" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A75" s="2">
+        <v>2009</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="C75" s="2" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A76" s="2">
+        <v>2009</v>
+      </c>
+      <c r="B76" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="C76" s="2" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A77" s="2">
+        <v>2004</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="C77" s="2" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A78" s="2">
+        <v>2005</v>
+      </c>
+      <c r="B78" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="C78" s="2" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A79" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="B79" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="C79" s="2" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A80" s="2">
+        <v>2018</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="C80" s="2" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A81" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="C81" s="2" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A82" s="2">
+        <v>2008</v>
+      </c>
+      <c r="B82" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="C82" s="2" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A83" s="2">
+        <v>2008</v>
+      </c>
+      <c r="B83" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="C83" s="2" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A84" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B84" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="C84" s="2" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A85" s="2">
+        <v>1990</v>
+      </c>
+      <c r="B85" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="C85" s="2" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A86" s="2">
+        <v>1999</v>
+      </c>
+      <c r="B86" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="C86" s="2" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A87" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="B87" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="C87" s="2" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A88" s="2">
+        <v>2002</v>
+      </c>
+      <c r="B88" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="C88" s="2" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A89" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="B89" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="C89" s="2" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A90" s="2">
+        <v>2011</v>
+      </c>
+      <c r="B90" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="C90" s="2" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A91" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="B91" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="C91" s="2" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A92" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="B92" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="C92" s="2" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A93" s="2">
+        <v>1998</v>
+      </c>
+      <c r="B93" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="C93" s="2" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A94" s="2">
+        <v>1995</v>
+      </c>
+      <c r="B94" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="C94" s="2" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A95" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="B95" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="C95" s="2" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A96" s="2">
+        <v>2004</v>
+      </c>
+      <c r="B96" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="C96" s="2" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A97" s="2">
+        <v>2010</v>
+      </c>
+      <c r="B97" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="C97" s="2" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A98" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="B98" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="C98" s="2">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A99" s="2">
+        <v>1993</v>
+      </c>
+      <c r="B99" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="C99" s="2" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A100" s="2">
+        <v>1993</v>
+      </c>
+      <c r="B100" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="C100" s="2" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A101" s="2">
+        <v>1998</v>
+      </c>
+      <c r="B101" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="C101" s="2" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A102" s="2">
+        <v>1998</v>
+      </c>
+      <c r="B102" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="C102" s="2" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A103" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="B103" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="C103" s="2" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A104" s="2">
+        <v>1993</v>
+      </c>
+      <c r="B104" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="C104" s="2" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A105" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="B105" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="C105" s="2" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A106" s="2">
+        <v>1998</v>
+      </c>
+      <c r="B106" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="C106" s="2" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A107" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="B107" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="C107" s="2" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A108" s="2" t="s">
         <v>31</v>
       </c>
-    </row>
-[...210 lines deleted...]
-      <c r="A38" s="1">
+      <c r="B108" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="C108" s="2" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A109" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="B109" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="C109" s="2" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A110" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="B110" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="C110" s="2" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A111" s="2">
         <v>2000</v>
       </c>
-      <c r="B38" s="1" t="s">
-[...7 lines deleted...]
-      <c r="A39" s="1">
+      <c r="B111" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="C111" s="2" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A112" s="2">
+        <v>2012</v>
+      </c>
+      <c r="B112" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="C112" s="2" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A113" s="2">
+        <v>1998</v>
+      </c>
+      <c r="B113" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="C113" s="2" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A114" s="2">
+        <v>2002</v>
+      </c>
+      <c r="B114" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="C114" s="2" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A115" s="2">
         <v>1992</v>
       </c>
-      <c r="B39" s="1" t="s">
-[...249 lines deleted...]
-      <c r="A62" s="1">
+      <c r="B115" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="C115" s="2" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A116" s="2">
+        <v>1997</v>
+      </c>
+      <c r="B116" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="C116" s="2" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A117" s="2">
         <v>2020</v>
       </c>
-      <c r="B62" s="1" t="s">
-[...520 lines deleted...]
-        <v>194</v>
+      <c r="B117" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="C117" s="2" t="s">
+        <v>207</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId1"/>
+  <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>S&amp;D Eligibility List 3.17.2026</vt:lpstr>
+      <vt:lpstr>eligible-show-or-display</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Vehicles Determined Eligible for Importation for Show or Display</dc:title>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>